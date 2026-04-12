--- v0 (2026-03-04)
+++ v1 (2026-04-12)
@@ -713,51 +713,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création du nouveau type de dépôt scientifique - Le logiciel</w:t>
+                <w:t xml:space="preserve">The creation of a new type of scientific deposit: Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
@@ -792,97 +792,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno P Marmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JSO 2018 - 7es journées Science Ouverte Couperin : 100 % open access : initiatives pour une transition réussie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Paris, France. , 2018</w:t>
+              <w:t xml:space="preserve">RDA Eleventh Plenary Meeting, Berlin, Germany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688726v1</w:t>
+                <w:t xml:space="preserve">hal-01738741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The creation of a new type of scientific deposit: Software</w:t>
+                <w:t xml:space="preserve">La création du nouveau type de dépôt scientifique - Le logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
@@ -917,73 +917,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno P Marmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RDA Eleventh Plenary Meeting, Berlin, Germany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Berlin, Germany. , 2018</w:t>
+              <w:t xml:space="preserve">JSO 2018 - 7es journées Science Ouverte Couperin : 100 % open access : initiatives pour une transition réussie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01738741v1</w:t>
+                <w:t xml:space="preserve">hal-01688726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2662,240 +2662,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableur</w:t>
+                <w:t xml:space="preserve">Test_en</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:d64cc055d798d462aade2eb3d7cc4a327f5303f7;origin=https://hal.archives-ouvertes.fr/hal-01718131;visit=swh:1:snp:e4700e32dd39185f8eac7f575099a9a37f80dc40;anchor=swh:1:rev:8bacb8be80f977e771c5deea4486560ed4fc4199;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:fb13b51abbcfd13de85d9ba8d070a23679576cd7;origin=https://hal.archives-ouvertes.fr/hal-02127544;visit=swh:1:snp:00a65765c08b56b4e20a15f4442834449f7d8682;anchor=swh:1:rev:256c6d78e0372b2e8929ca00fefad2143a9647ca;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01718131v1</w:t>
+                <w:t xml:space="preserve">hal-02127544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Test_en</w:t>
+                <w:t xml:space="preserve">Battleship exercise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:fb13b51abbcfd13de85d9ba8d070a23679576cd7;origin=https://hal.archives-ouvertes.fr/hal-02127544;visit=swh:1:snp:00a65765c08b56b4e20a15f4442834449f7d8682;anchor=swh:1:rev:256c6d78e0372b2e8929ca00fefad2143a9647ca;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:424f2533fe51aa8a49d891f8413dd089995cc851;origin=https://hal.archives-ouvertes.fr/hal-01715545;visit=swh:1:snp:9f3237e88d818d975a63da2d5e04d9ad38b42581;anchor=swh:1:rev:8b71800feca2e28cc0f7f78d248e49244b554875;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02127544v1</w:t>
+                <w:t xml:space="preserve">hal-01715545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battleship exercise</w:t>
+                <w:t xml:space="preserve">Tableur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:424f2533fe51aa8a49d891f8413dd089995cc851;origin=https://hal.archives-ouvertes.fr/hal-01715545;visit=swh:1:snp:9f3237e88d818d975a63da2d5e04d9ad38b42581;anchor=swh:1:rev:8b71800feca2e28cc0f7f78d248e49244b554875;path=/⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:d64cc055d798d462aade2eb3d7cc4a327f5303f7;origin=https://hal.archives-ouvertes.fr/hal-01718131;visit=swh:1:snp:e4700e32dd39185f8eac7f575099a9a37f80dc40;anchor=swh:1:rev:8bacb8be80f977e771c5deea4486560ed4fc4199;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715545v1</w:t>
+                <w:t xml:space="preserve">hal-01718131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test_20190527_01</w:t>
               </w:r>
@@ -3042,51 +3042,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E4610E2"/>
+    <w:nsid w:val="F7485E38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3273,51 +3273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morane-gruenpeter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9777-5560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nivault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2963148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Marmol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/ijdc.v15i1.698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865790v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/KDE56" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688726v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R. Dumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738741v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Verburg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Davidson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Onofrio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sofie Fink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04251779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fichen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bobbio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chue Hong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Breitmoser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Antonioletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872189v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876705v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Thornton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Seals-Nutt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Montangero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01535619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03646798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Captain Hook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Darling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Crocodile Tic Toc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:65b21cb296ed75e5dc9992ab14f2f57b9193430a;origin=https://github.com/moranegg/deposit-template;visit=swh:1:snp:d0f7c8eb70d8ae3d085b3fdc4c91842e3f1c639a;anchor=swh:1:rev:98f8d8743ee9841f89be37462c2e2195c9d4a713" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02944431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:998b89033f20b31dbad54263d8acdbbcc7ce3c1f;origin=https://hal.archives-ouvertes.fr/hal-02944431;visit=swh:1:snp:fefa7b6d40979b5dc8314951b10ba2ad79aef29d;anchor=swh:1:rev:e6f2a34c5d5e5e4b0d6a5d9fbd790abc633cd65e;path=/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a9fdc3937d2b704b915852a64de2ab1b4b481003;origin=https://hal.archives-ouvertes.fr/hal-02132469;visit=swh:1:snp:4bc9a8e82659e57be74a7ca8bc6170acf75dfae0;anchor=swh:1:rev:fe94b0af6585cdf6fa261e1f50950efb9ba1bbb4;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a2875f69e68bb60a9e76414439c073fd2b20732;origin=https://hal.archives-ouvertes.fr/hal-01880574;visit=swh:1:snp:3f5d9e260b141468f45d4228dbc4c9122cbc224b;anchor=swh:1:rev:c9b0613e08650cece03c65bfd0a488dfd7d048ad;path=/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03566866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:79b8c8755dbed34f01a6a7184ffc196f3c58cb5d;origin=https://github.com/moranegg/AffectationRO;visit=swh:1:snp:3d73c454047658280dbbf7a5fbc3c25f788d4a37;anchor=swh:1:rev:44c5ef119c5af14193b5a9322d34c34c395e4c8b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03566838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718131v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d64cc055d798d462aade2eb3d7cc4a327f5303f7;origin=https://hal.archives-ouvertes.fr/hal-01718131;visit=swh:1:snp:e4700e32dd39185f8eac7f575099a9a37f80dc40;anchor=swh:1:rev:8bacb8be80f977e771c5deea4486560ed4fc4199;path=/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02127544v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fb13b51abbcfd13de85d9ba8d070a23679576cd7;origin=https://hal.archives-ouvertes.fr/hal-02127544;visit=swh:1:snp:00a65765c08b56b4e20a15f4442834449f7d8682;anchor=swh:1:rev:256c6d78e0372b2e8929ca00fefad2143a9647ca;path=/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715545v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:424f2533fe51aa8a49d891f8413dd089995cc851;origin=https://hal.archives-ouvertes.fr/hal-01715545;visit=swh:1:snp:9f3237e88d818d975a63da2d5e04d9ad38b42581;anchor=swh:1:rev:8b71800feca2e28cc0f7f78d248e49244b554875;path=/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140606v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fb13b51abbcfd13de85d9ba8d070a23679576cd7;origin=https://hal.archives-ouvertes.fr/hal-02140606;visit=swh:1:snp:a3773941561cc557853898773a19c07cfe2efc5a;anchor=swh:1:rev:396b1ff29f7c75a0a3cc36f30e24ff7bae70bb52;path=/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morane-gruenpeter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9777-5560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nivault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2963148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Marmol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/ijdc.v15i1.698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865790v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/KDE56" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R. Dumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Verburg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Davidson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Onofrio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sofie Fink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04251779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fichen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bobbio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chue Hong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Breitmoser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Antonioletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872189v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876705v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Thornton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Seals-Nutt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Montangero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01535619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03646798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Captain Hook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Darling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Crocodile Tic Toc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:65b21cb296ed75e5dc9992ab14f2f57b9193430a;origin=https://github.com/moranegg/deposit-template;visit=swh:1:snp:d0f7c8eb70d8ae3d085b3fdc4c91842e3f1c639a;anchor=swh:1:rev:98f8d8743ee9841f89be37462c2e2195c9d4a713" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02944431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:998b89033f20b31dbad54263d8acdbbcc7ce3c1f;origin=https://hal.archives-ouvertes.fr/hal-02944431;visit=swh:1:snp:fefa7b6d40979b5dc8314951b10ba2ad79aef29d;anchor=swh:1:rev:e6f2a34c5d5e5e4b0d6a5d9fbd790abc633cd65e;path=/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a9fdc3937d2b704b915852a64de2ab1b4b481003;origin=https://hal.archives-ouvertes.fr/hal-02132469;visit=swh:1:snp:4bc9a8e82659e57be74a7ca8bc6170acf75dfae0;anchor=swh:1:rev:fe94b0af6585cdf6fa261e1f50950efb9ba1bbb4;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a2875f69e68bb60a9e76414439c073fd2b20732;origin=https://hal.archives-ouvertes.fr/hal-01880574;visit=swh:1:snp:3f5d9e260b141468f45d4228dbc4c9122cbc224b;anchor=swh:1:rev:c9b0613e08650cece03c65bfd0a488dfd7d048ad;path=/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03566866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:79b8c8755dbed34f01a6a7184ffc196f3c58cb5d;origin=https://github.com/moranegg/AffectationRO;visit=swh:1:snp:3d73c454047658280dbbf7a5fbc3c25f788d4a37;anchor=swh:1:rev:44c5ef119c5af14193b5a9322d34c34c395e4c8b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03566838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02127544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fb13b51abbcfd13de85d9ba8d070a23679576cd7;origin=https://hal.archives-ouvertes.fr/hal-02127544;visit=swh:1:snp:00a65765c08b56b4e20a15f4442834449f7d8682;anchor=swh:1:rev:256c6d78e0372b2e8929ca00fefad2143a9647ca;path=/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:424f2533fe51aa8a49d891f8413dd089995cc851;origin=https://hal.archives-ouvertes.fr/hal-01715545;visit=swh:1:snp:9f3237e88d818d975a63da2d5e04d9ad38b42581;anchor=swh:1:rev:8b71800feca2e28cc0f7f78d248e49244b554875;path=/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d64cc055d798d462aade2eb3d7cc4a327f5303f7;origin=https://hal.archives-ouvertes.fr/hal-01718131;visit=swh:1:snp:e4700e32dd39185f8eac7f575099a9a37f80dc40;anchor=swh:1:rev:8bacb8be80f977e771c5deea4486560ed4fc4199;path=/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140606v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fb13b51abbcfd13de85d9ba8d070a23679576cd7;origin=https://hal.archives-ouvertes.fr/hal-02140606;visit=swh:1:snp:a3773941561cc557853898773a19c07cfe2efc5a;anchor=swh:1:rev:396b1ff29f7c75a0a3cc36f30e24ff7bae70bb52;path=/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>