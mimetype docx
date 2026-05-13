--- v1 (2026-04-12)
+++ v2 (2026-05-13)
@@ -106,50 +106,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId9" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">253120942</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId10" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=EcUqPIkAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
@@ -191,241 +212,241 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Garantir la cohérence des données constitue le cœur de notre activité&amp;quot; : entretien autour des enjeux descriptifs du code source</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozefina Sadowska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Nivault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin des Bibliothèques de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Dossier BBF 2021-1 • Code source : libérer le patrimoine !</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03239502v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Referencing Source Code Artifacts: a Separate Concern in Software Citation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Zacchiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computing in Science and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/MCSE.2019.2963148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02446202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -435,267 +456,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Curated Archiving of Research Software Artifacts : lessons learned from the French open archive (HAL)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Gruenpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno P Marmol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morane Gruenpeter</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Romary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IDCC 2020 - International Digital Curation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Dublin, Ireland. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2218/ijdc.v15i1.698⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02475835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifiers for Digital Objects: the Case of Software Source Code Preservation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stefano Zacchiroli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">iPRES 2018 - 15th International Conference on Digital Preservation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Boston, United States. pp.1-9, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17605/OSF.IO/KDE56⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01865790v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -705,279 +726,279 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The creation of a new type of scientific deposit: Software</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine R. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno P Marmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RDA Eleventh Plenary Meeting, Berlin, Germany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Berlin, Germany. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01738741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création du nouveau type de dépôt scientifique - Le logiciel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Barborini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine R. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno P Marmol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JSO 2018 - 7es journées Science Ouverte Couperin : 100 % open access : initiatives pour une transition réussie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Paris, France. , 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -987,964 +1008,964 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D1.4 - FAIR-IMPACT Sustainability Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Dillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maaike Verburg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clement Jonquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D4.1, FAIR-IMPACT. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FAIRfest: Celebrating advancements of FAIR solutions in EOSC - post event report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Adloff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ingrid Dillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia d'Onofrio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Sofie Fink</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">FAIR-IMPACT. 2025, 24p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Software and source codes” College: Minutes from the work session, November 30th 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Giraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Gruenpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Comité pour la Science Ouverte. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04683957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SWHAP Workshop, September 14th and 15th, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Fichen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Gruenpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Bobbio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Software Heritage. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D5.2 - Metrics for automated FAIR software assessment in a disciplinary context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neil Chue Hong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Breitmoser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Antonioletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joy Davidson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Garijo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D5.2, FAIR-IMPACT. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">lirmm-04605844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Create software deposit in HAL</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modérer un dépôt logiciel dans HAL : dépôt source et dépôt SWHID</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Granger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Gruenpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morane Gruenpeter</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Alain Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Nivault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jozefina Sadowska</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Technical Report] Inria; CCSD; Software Heritage. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Inria; CCSD; Software Heritage. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01872189v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01876705v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modérer un dépôt logiciel dans HAL : dépôt source et dépôt SWHID</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Granger</w:t>
+                <w:t xml:space="preserve">Create software deposit in HAL</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morane Gruenpeter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jozefina Sadowska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Nivault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morane Gruenpeter</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Alain Monteil</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Inria; CCSD; Software Heritage. 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Technical Report] Inria; CCSD; Software Heritage. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01876705v2</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01872189v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Stories for landmark legacy code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberto Di Cosmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Thornton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kenneth Seals-Nutt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Montangero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Inria. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03483982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1954,95 +1975,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software Heritage Navigation in the archive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Illustration. Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (illustration)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">medihal-01535619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2052,929 +2073,929 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The wonderland App</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Captain Hook</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Pan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy Darling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Crocodile Tic Toc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:65b21cb296ed75e5dc9992ab14f2f57b9193430a;origin=https://github.com/moranegg/deposit-template;visit=swh:1:snp:d0f7c8eb70d8ae3d085b3fdc4c91842e3f1c639a;anchor=swh:1:rev:98f8d8743ee9841f89be37462c2e2195c9d4a713⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03646798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">test_archive_simple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:998b89033f20b31dbad54263d8acdbbcc7ce3c1f;origin=https://hal.archives-ouvertes.fr/hal-02944431;visit=swh:1:snp:fefa7b6d40979b5dc8314951b10ba2ad79aef29d;anchor=swh:1:rev:e6f2a34c5d5e5e4b0d6a5d9fbd790abc633cd65e;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02944431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">test_embargo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test_20190517_01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:a9fdc3937d2b704b915852a64de2ab1b4b481003;origin=https://hal.archives-ouvertes.fr/hal-02132469;visit=swh:1:snp:4bc9a8e82659e57be74a7ca8bc6170acf75dfae0;anchor=swh:1:rev:fe94b0af6585cdf6fa261e1f50950efb9ba1bbb4;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02132469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">test_double_zip</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02355563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crossminer query</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:4a2875f69e68bb60a9e76414439c073fd2b20732;origin=https://hal.archives-ouvertes.fr/hal-01880574;visit=swh:1:snp:3f5d9e260b141468f45d4228dbc4c9122cbc224b;anchor=swh:1:rev:c9b0613e08650cece03c65bfd0a488dfd7d048ad;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AffectationRO- The assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:79b8c8755dbed34f01a6a7184ffc196f3c58cb5d;origin=https://github.com/moranegg/AffectationRO;visit=swh:1:snp:3d73c454047658280dbbf7a5fbc3c25f788d4a37;anchor=swh:1:rev:44c5ef119c5af14193b5a9322d34c34c395e4c8b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:79b8c8755dbed34f01a6a7184ffc196f3c58cb5d;origin=https://github.com/moranegg/AffectationRO;visit=swh:1:snp:3d73c454047658280dbbf7a5fbc3c25f788d4a37;anchor=swh:1:rev:44c5ef119c5af14193b5a9322d34c34c395e4c8b⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03566866v1</w:t>
+                <w:t xml:space="preserve">hal-03566838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AffectationRO- The assignment problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:79b8c8755dbed34f01a6a7184ffc196f3c58cb5d;origin=https://github.com/moranegg/AffectationRO;visit=swh:1:snp:3d73c454047658280dbbf7a5fbc3c25f788d4a37;anchor=swh:1:rev:44c5ef119c5af14193b5a9322d34c34c395e4c8b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03566838v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03566866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test_en</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:fb13b51abbcfd13de85d9ba8d070a23679576cd7;origin=https://hal.archives-ouvertes.fr/hal-02127544;visit=swh:1:snp:00a65765c08b56b4e20a15f4442834449f7d8682;anchor=swh:1:rev:256c6d78e0372b2e8929ca00fefad2143a9647ca;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02127544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Battleship exercise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Tableur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:d64cc055d798d462aade2eb3d7cc4a327f5303f7;origin=https://hal.archives-ouvertes.fr/hal-01718131;visit=swh:1:snp:e4700e32dd39185f8eac7f575099a9a37f80dc40;anchor=swh:1:rev:8bacb8be80f977e771c5deea4486560ed4fc4199;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:424f2533fe51aa8a49d891f8413dd089995cc851;origin=https://hal.archives-ouvertes.fr/hal-01715545;visit=swh:1:snp:9f3237e88d818d975a63da2d5e04d9ad38b42581;anchor=swh:1:rev:8b71800feca2e28cc0f7f78d248e49244b554875;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01715545v1</w:t>
+                <w:t xml:space="preserve">hal-01718131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tableur</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Battleship exercise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:424f2533fe51aa8a49d891f8413dd089995cc851;origin=https://hal.archives-ouvertes.fr/hal-01715545;visit=swh:1:snp:9f3237e88d818d975a63da2d5e04d9ad38b42581;anchor=swh:1:rev:8b71800feca2e28cc0f7f78d248e49244b554875;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:d64cc055d798d462aade2eb3d7cc4a327f5303f7;origin=https://hal.archives-ouvertes.fr/hal-01718131;visit=swh:1:snp:e4700e32dd39185f8eac7f575099a9a37f80dc40;anchor=swh:1:rev:8bacb8be80f977e771c5deea4486560ed4fc4199;path=/⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01718131v1</w:t>
+                <w:t xml:space="preserve">hal-01715545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test_20190527_01</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morane Gruenpeter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:fb13b51abbcfd13de85d9ba8d070a23679576cd7;origin=https://hal.archives-ouvertes.fr/hal-02140606;visit=swh:1:snp:a3773941561cc557853898773a19c07cfe2efc5a;anchor=swh:1:rev:396b1ff29f7c75a0a3cc36f30e24ff7bae70bb52;path=/⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02140606v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId84"/>
+      <w:footerReference w:type="default" r:id="rId85"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3042,51 +3063,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F7485E38"/>
+    <w:nsid w:val="E0D717EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3273,51 +3294,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morane-gruenpeter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9777-5560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239502v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nivault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446202v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2963148" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475835v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Marmol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/ijdc.v15i1.698" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865790v4" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/KDE56" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738741v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R. Dumont" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688726v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085825v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dillo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Verburg" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Davidson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085829v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Onofrio" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sofie Fink" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04251779v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fichen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bobbio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605844v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chue Hong" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Breitmoser" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Antonioletti" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872189v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876705v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483982v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Thornton" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Seals-Nutt" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Montangero" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01535619v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03646798v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Captain Hook" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Darling" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Crocodile Tic Toc" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:65b21cb296ed75e5dc9992ab14f2f57b9193430a;origin=https://github.com/moranegg/deposit-template;visit=swh:1:snp:d0f7c8eb70d8ae3d085b3fdc4c91842e3f1c639a;anchor=swh:1:rev:98f8d8743ee9841f89be37462c2e2195c9d4a713" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02944431v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:998b89033f20b31dbad54263d8acdbbcc7ce3c1f;origin=https://hal.archives-ouvertes.fr/hal-02944431;visit=swh:1:snp:fefa7b6d40979b5dc8314951b10ba2ad79aef29d;anchor=swh:1:rev:e6f2a34c5d5e5e4b0d6a5d9fbd790abc633cd65e;path=/" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355816v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132469v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a9fdc3937d2b704b915852a64de2ab1b4b481003;origin=https://hal.archives-ouvertes.fr/hal-02132469;visit=swh:1:snp:4bc9a8e82659e57be74a7ca8bc6170acf75dfae0;anchor=swh:1:rev:fe94b0af6585cdf6fa261e1f50950efb9ba1bbb4;path=/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355563v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880574v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a2875f69e68bb60a9e76414439c073fd2b20732;origin=https://hal.archives-ouvertes.fr/hal-01880574;visit=swh:1:snp:3f5d9e260b141468f45d4228dbc4c9122cbc224b;anchor=swh:1:rev:c9b0613e08650cece03c65bfd0a488dfd7d048ad;path=/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03566866v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:79b8c8755dbed34f01a6a7184ffc196f3c58cb5d;origin=https://github.com/moranegg/AffectationRO;visit=swh:1:snp:3d73c454047658280dbbf7a5fbc3c25f788d4a37;anchor=swh:1:rev:44c5ef119c5af14193b5a9322d34c34c395e4c8b" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03566838v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02127544v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fb13b51abbcfd13de85d9ba8d070a23679576cd7;origin=https://hal.archives-ouvertes.fr/hal-02127544;visit=swh:1:snp:00a65765c08b56b4e20a15f4442834449f7d8682;anchor=swh:1:rev:256c6d78e0372b2e8929ca00fefad2143a9647ca;path=/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715545v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:424f2533fe51aa8a49d891f8413dd089995cc851;origin=https://hal.archives-ouvertes.fr/hal-01715545;visit=swh:1:snp:9f3237e88d818d975a63da2d5e04d9ad38b42581;anchor=swh:1:rev:8b71800feca2e28cc0f7f78d248e49244b554875;path=/" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718131v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d64cc055d798d462aade2eb3d7cc4a327f5303f7;origin=https://hal.archives-ouvertes.fr/hal-01718131;visit=swh:1:snp:e4700e32dd39185f8eac7f575099a9a37f80dc40;anchor=swh:1:rev:8bacb8be80f977e771c5deea4486560ed4fc4199;path=/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140606v2" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fb13b51abbcfd13de85d9ba8d070a23679576cd7;origin=https://hal.archives-ouvertes.fr/hal-02140606;visit=swh:1:snp:a3773941561cc557853898773a19c07cfe2efc5a;anchor=swh:1:rev:396b1ff29f7c75a0a3cc36f30e24ff7bae70bb52;path=/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morane-gruenpeter" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9777-5560" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/253120942" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EcUqPIkAAAAJ" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03239502v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Monteil" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morane Gruenpeter" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jozefina Sadowska" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nivault" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446202v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Di Cosmo" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Zacchiroli" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MCSE.2019.2963148" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02475835v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno P Marmol" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Romary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/ijdc.v15i1.698" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01865790v4" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17605/OSF.IO/KDE56" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01738741v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Barborini" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine R. Dumont" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01688726v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085825v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dillo" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike Verburg" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joy Davidson" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Jonquet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Aubin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05085829v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Adloff" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia d'Onofrio" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sofie Fink" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04683957v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Pellegrini" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Giraud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04251779v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Fichen" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Bobbio" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Granger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04605844v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neil Chue Hong" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Breitmoser" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Antonioletti" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Garijo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01876705v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01872189v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483982v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Thornton" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kenneth Seals-Nutt" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Montangero" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/medihal-01535619v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03646798v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Captain Hook" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Pan" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Darling" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=The Crocodile Tic Toc" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:65b21cb296ed75e5dc9992ab14f2f57b9193430a;origin=https://github.com/moranegg/deposit-template;visit=swh:1:snp:d0f7c8eb70d8ae3d085b3fdc4c91842e3f1c639a;anchor=swh:1:rev:98f8d8743ee9841f89be37462c2e2195c9d4a713" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02944431v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:998b89033f20b31dbad54263d8acdbbcc7ce3c1f;origin=https://hal.archives-ouvertes.fr/hal-02944431;visit=swh:1:snp:fefa7b6d40979b5dc8314951b10ba2ad79aef29d;anchor=swh:1:rev:e6f2a34c5d5e5e4b0d6a5d9fbd790abc633cd65e;path=/" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355816v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02132469v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:a9fdc3937d2b704b915852a64de2ab1b4b481003;origin=https://hal.archives-ouvertes.fr/hal-02132469;visit=swh:1:snp:4bc9a8e82659e57be74a7ca8bc6170acf75dfae0;anchor=swh:1:rev:fe94b0af6585cdf6fa261e1f50950efb9ba1bbb4;path=/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02355563v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880574v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:4a2875f69e68bb60a9e76414439c073fd2b20732;origin=https://hal.archives-ouvertes.fr/hal-01880574;visit=swh:1:snp:3f5d9e260b141468f45d4228dbc4c9122cbc224b;anchor=swh:1:rev:c9b0613e08650cece03c65bfd0a488dfd7d048ad;path=/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03566838v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:79b8c8755dbed34f01a6a7184ffc196f3c58cb5d;origin=https://github.com/moranegg/AffectationRO;visit=swh:1:snp:3d73c454047658280dbbf7a5fbc3c25f788d4a37;anchor=swh:1:rev:44c5ef119c5af14193b5a9322d34c34c395e4c8b" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03566866v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02127544v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fb13b51abbcfd13de85d9ba8d070a23679576cd7;origin=https://hal.archives-ouvertes.fr/hal-02127544;visit=swh:1:snp:00a65765c08b56b4e20a15f4442834449f7d8682;anchor=swh:1:rev:256c6d78e0372b2e8929ca00fefad2143a9647ca;path=/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01718131v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:d64cc055d798d462aade2eb3d7cc4a327f5303f7;origin=https://hal.archives-ouvertes.fr/hal-01718131;visit=swh:1:snp:e4700e32dd39185f8eac7f575099a9a37f80dc40;anchor=swh:1:rev:8bacb8be80f977e771c5deea4486560ed4fc4199;path=/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01715545v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:424f2533fe51aa8a49d891f8413dd089995cc851;origin=https://hal.archives-ouvertes.fr/hal-01715545;visit=swh:1:snp:9f3237e88d818d975a63da2d5e04d9ad38b42581;anchor=swh:1:rev:8b71800feca2e28cc0f7f78d248e49244b554875;path=/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02140606v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:fb13b51abbcfd13de85d9ba8d070a23679576cd7;origin=https://hal.archives-ouvertes.fr/hal-02140606;visit=swh:1:snp:a3773941561cc557853898773a19c07cfe2efc5a;anchor=swh:1:rev:396b1ff29f7c75a0a3cc36f30e24ff7bae70bb52;path=/" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>