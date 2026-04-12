--- v0 (2026-03-13)
+++ v1 (2026-04-12)
@@ -2006,51 +2006,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="63A6A63A"/>
+    <w:nsid w:val="25728E3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2154,51 +2154,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E6D5119B"/>
+    <w:nsid w:val="26B10AF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2302,51 +2302,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="ADBF67A4"/>
+    <w:nsid w:val="DC4D0766"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>