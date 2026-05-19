--- v1 (2026-04-12)
+++ v2 (2026-05-19)
@@ -1193,422 +1193,491 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03694388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déprescription et hypnotiques (atelier)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cascades médicamenteuses : remonter le courant par la déprescription (communication orale plénière)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Déprescription Grand Est</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès SFPC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Pharmacie Clinique, Mar 2026, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04999947v1</w:t>
+                <w:t xml:space="preserve">hal-05595251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser l’agenda du sommeil pour prescrire la thérapie comportementale de l'insomnie chronique (Atelier Soins)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hommey</w:t>
+                <w:t xml:space="preserve">Déprescription et hypnotiques (atelier)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lise Pleyber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème congrès national du CNGE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Le Collège National des Généralistes Enseignants, Nov 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Colloque Déprescription Grand Est</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04799161v1</w:t>
+                <w:t xml:space="preserve">hal-04999947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État des lieux des thèses de médecine générale soutenues par les étudiants en DES de MG à l’Université de Nantes entre 2012 à 2022</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+                <w:t xml:space="preserve">Utiliser l’agenda du sommeil pour prescrire la thérapie comportementale de l'insomnie chronique (Atelier Soins)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hommey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pleyber</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">24ème congrès national du CNGE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Le Collège National des Généralistes Enseignants, Nov 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04515296v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04799161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">État des lieux des thèses de médecine générale soutenues par les étudiants en DES de MG à l’Université de Nantes entre 2012 à 2022</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNGE, Nov 2023, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04515296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Développement et évaluation des performances de filtres de recherche pour identifier les articles traitant de la déprescription dans Pubmed et Embase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Nguyen-Soenen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William G. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Fournier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21e Congrès national de CNGE Collège Académique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03545165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1618,51 +1687,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of the potential prescribing cascade ”dihydropyridine calcium channel blockers - lower extremity oedema - loop diuretics” and assessment of its prevalence and determinants in french databases: a study protocol.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1678,73 +1747,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Conference on Deprescribing (ICOD2)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Nantes (France), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and validation of search filters to identify articles on deprescribing in Medline and Embase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1786,51 +1855,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Deprescribing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Kolding, Denmark. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1840,105 +1909,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement et validation de filtres de recherche visant à identifier les études d'interruption d'un traitement médicamenteux dans Medline et Embase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Morel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Médecine humaine et pathologie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03903200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId51"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2006,51 +2075,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="25728E3C"/>
+    <w:nsid w:val="8E7E39DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2154,51 +2223,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="26B10AF7"/>
+    <w:nsid w:val="D181D949"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2302,51 +2371,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DC4D0766"/>
+    <w:nsid w:val="493D03D8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2539,51 +2608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morel-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2141-1442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127170v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Rebecca Weir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.70049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Granikov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambar Kulshreshtha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Young" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Lagadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.214.272" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04489895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mellot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jawal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2023.11.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Thompson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12516" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara H Heinrich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Hurley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Christiaens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.13908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01515-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999947v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04799161v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hommey" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pleyber" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04515296v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545165v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Thompson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710082v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608676v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03903200v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morel-thomas" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2141-1442" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127170v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristie Rebecca Weir" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.70049" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127071v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Granikov" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambar Kulshreshtha" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Young" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/fampra/cmaf037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127114v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Nguyen-Soenen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Lagadec" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Morel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56746/EXERCER.2025.214.272" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04489895v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Mellot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Jawal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Tubach" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jamda.2023.11.025" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04337830v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wade Thompson" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/hir.12516" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184137v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara H Heinrich" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Zerah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eoin Hurley" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Christiaens" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bcpt.13908" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03694388v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12874-022-01515-x" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595251v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04999947v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04799161v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hommey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pleyber" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04515296v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03545165v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William G. Thompson" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710082v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608676v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03903200v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>