--- v0 (2026-03-17)
+++ v1 (2026-05-02)
@@ -372,51 +372,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05000806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the printability of agar and hydroxypropyl methylcellulose gels as gummy formulations: Insights from rheological properties</w:t>
+                <w:t xml:space="preserve">Assessing texturometer-derived rheological data for predicting the printability of gummy formulations in SSE 3D printing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
@@ -430,127 +430,127 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Begu</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 654, pp.123937. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.123937⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 662, pp.124471. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124471⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04490142v1</w:t>
+                <w:t xml:space="preserve">hal-04653653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing texturometer-derived rheological data for predicting the printability of gummy formulations in SSE 3D printing</w:t>
+                <w:t xml:space="preserve">Evaluation of the printability of agar and hydroxypropyl methylcellulose gels as gummy formulations: Insights from rheological properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morenikeji Aina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Baillon</w:t>
@@ -564,103 +564,103 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Bégu</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Begu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 662, pp.124471. </w:t>
+              <w:t xml:space="preserve">, 2024, 654, pp.123937. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.124471⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2024.123937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04653653v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04490142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Personalised Immediate-Release Gel-Based Formulations Using Semi-Solid Extrusion</w:t>
               </w:r>
@@ -698,51 +698,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 10 (10), pp.665. </w:t>
@@ -864,51 +864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Sescousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noelia M. Sanchez-Ballester</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFGP2022 - 18e Congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. pp.06002, </w:t>
@@ -1115,51 +1115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenikeji Aina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Kuznyetsova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125436" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04490142v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123937" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04653653v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124471" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04748093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100665" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103418v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337906002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04926668v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morenikeji Aina" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darya Kuznyetsova" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Baillon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Sescousse" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia M. Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2025.107017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05000806v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Begu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2025.125436" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04653653v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie B&#233;gu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.124471" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04490142v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2024.123937" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04748093v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Sanchez-Ballester" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels10100665" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04103418v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337906002" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>