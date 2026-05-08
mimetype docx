--- v0 (2026-04-06)
+++ v1 (2026-05-08)
@@ -100,308 +100,308 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adhesion and air ionization in film-based electrostatic actuation: A case study</w:t>
+                <w:t xml:space="preserve">Electrocaloric cooling efficiency: Comparative insights on P(VDF-TrFE-CFE) polymer and BSTM ceramics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elie Zoghbi</w:t>
+                <w:t xml:space="preserve">Sukhendu Sadhukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Dufresne</w:t>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino LoBue</w:t>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Almanza</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sakyo Hirose</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.sna.2026.117709⟩</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.02.344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05556920v1</w:t>
+                <w:t xml:space="preserve">hal-05535480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocaloric cooling efficiency: Comparative insights on P(VDF-TrFE-CFE) polymer and BSTM ceramics</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adhesion and air ionization in film-based electrostatic actuation: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+                <w:t xml:space="preserve">Elie Zoghbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+                <w:t xml:space="preserve">Emilien Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakyo Hirose</w:t>
+                <w:t xml:space="preserve">Martino LoBue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">Sensors and Actuators A: Physical </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 403, pp.117709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2026.02.344⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sna.2026.117709⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05535480v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An efficient and compact supply for electroactive polymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -619,265 +619,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05046021v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ferroelectric terpolymer films with enhanced cooling efficiency: An integrated approach considering electrocaloric response and dielectric losses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">UV-A-Irradiated P(VDF-TrFE-CFE) as a High-Efficiency Refrigerant for Solid-State Cooling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fricaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Guiblin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino LoBue</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.044059⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6 (7), pp.3637-3644. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02562⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04759924v1</w:t>
+                <w:t xml:space="preserve">hal-04728332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-A-Irradiated P(VDF-TrFE-CFE) as a High-Efficiency Refrigerant for Solid-State Cooling</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Ferroelectric terpolymer films with enhanced cooling efficiency: An integrated approach considering electrocaloric response and dielectric losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino LoBue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Polymer Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6 (7), pp.3637-3644. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 22 (4), pp.044059. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsapm.3c02562⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.22.044059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728332v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State of the art of research towards sustainable power electronics</w:t>
               </w:r>
@@ -889,51 +889,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florentin Salomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Helbling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1036,51 +1036,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Barcza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volker Zellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vittorio Basso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1261,90 +1261,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heat management and losses of electrocaloric cooling devices based on electrostatic thermal switches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.118290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1378,51 +1378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of a solid-state-Marx modulator for electroactive polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1551,64 +1551,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIP Advances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (3), pp.035246. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1636,472 +1636,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetocaloric Effect in Flexible, Free-Standing Gadolinium Thick Films for Energy Conversion Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A thermal energy harvester using LaFeSi magnetocaloric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yunlin Zheng</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Applied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.064045⟩</w:t>
+              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3008753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03264108v1</w:t>
+                <w:t xml:space="preserve">hal-02925562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A thermal energy harvester using LaFeSi magnetocaloric materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-oscillation and heat management in a LaFeSi based thermomagnetic generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Ahmim</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2020.3008753⟩</w:t>
+              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 540, pp.168428. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168428⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02925562v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03348584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-oscillation and heat management in a LaFeSi based thermomagnetic generator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Magnetocaloric Effect in Flexible, Free-Standing Gadolinium Thick Films for Energy Conversion Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yunlin Zheng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Becerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 540, pp.168428. </w:t>
+              <w:t xml:space="preserve">Physical Review Applied</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 15 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmmm.2021.168428⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevApplied.15.064045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03348584v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03264108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of dielectric elastomers to develop materials suitable for actuation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Banet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Chavanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2191,51 +2191,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrahigh-Voltage Switch for Bidirectional DC–DC Converter Driving Dielectric Elastomer Actuator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pniak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Civet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,103 +2429,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal energy harvesting system based on magnetocaloric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Smail Ahmim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleksandr Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Physical Journal: Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 85 (1), pp.10902. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2559,90 +2559,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatically actuated thermal switch device for caloric film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 112 (8), pp.083901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2676,90 +2676,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First vs second order magnetocaloric material for thermomagnetic energy conversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2793,90 +2793,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numerical study of thermomagnetic cycle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Magnetism and Magnetic Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2910,51 +2910,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic refrigeration: recent developments and alternative configurations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3104,51 +3104,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Refrigeration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 37, pp.147.155. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3186,1083 +3186,1027 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01328121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (40)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur Flyback pour l'alimentation de polymères électro-actifs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabien Parrain</w:t>
+                <w:t xml:space="preserve">Study of Thermal Hysteresis in FeRh Films Under Fast Temperature Modulation of the Phase Transition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ander Arregi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">symposium de génie électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Plasma et Conversion d'Energie (LAPLACE); Laboratoire d'Architecture et d'Analyse des Systèmes (LAAS-CNRS), Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Intermag 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Manchester (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05252195v1</w:t>
+                <w:t xml:space="preserve">hal-05600723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A thin and light Gd-based thermomagnetic generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nesrine Belkadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Eudes Duvauchelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erika Fontana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doan Nguyen Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE 2025 Conference on Advances in Magnetics (AIM 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Bressanone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04976336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the laser-induced modulated Antiferromagnetic-Ferromagnetic phase transition in FeRh Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 IEEE Advances in Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Bressanone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05022106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Losses in electrostatic actuation: a key challenge for electrocaloric cooling devices</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Convertisseur Flyback pour l'alimentation de polymères électro-actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème Symposium de génie électrique (SGE 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">symposium de génie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Plasma et Conversion d'Energie (LAPLACE); Laboratoire d'Architecture et d'Analyse des Systèmes (LAAS-CNRS), Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05262161v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Losses in electrostatic actuation: a key challenge for electrocaloric cooling devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Zoghbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
+              <w:t xml:space="preserve">6ème Symposium de génie électrique (SGE 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05284240v1</w:t>
+                <w:t xml:space="preserve">hal-05262161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement et évaluation fonctionnelle d’un convertisseur électronique de puissance sur substrat PLA</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgan Almanza</w:t>
+                <w:t xml:space="preserve">Contribution à la définition des enjeux et verrous de la soutenabilité en électronique de puissance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Vine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiz Fernando Lavado Villa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Etienne Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Soupremanien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée technique - Le Packaging Electronique Durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE-EPS France, Dec 2024, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04830163v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05284240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Matériaux ferroïques &amp; Systèmes multiphysiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Rencontres mécatroniques 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Rennes, 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04244521v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de la transition de phase d'un film de FeRh par mesure de réflectivité optique</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Développement et évaluation fonctionnelle d’un convertisseur électronique de puissance sur substrat PLA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Herlent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hérault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hattali, M L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Daniele Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille, Jul 2023, Villeneuve d’Ascq, France</w:t>
+              <w:t xml:space="preserve">Journée technique - Le Packaging Electronique Durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE-EPS France, Dec 2024, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04167273v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flexible, Free-Standing Gadolinium Thick Film For Energy Conversion Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimiliano Marangolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yunlin Jacques Zheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Becerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4281,1339 +4225,1386 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th IEEE International Conference on Advances in Magnetics IEEE AIM 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Moena, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy harvesting with magnetocalorics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Etude de la transition de phase d'un film de FeRh par mesure de réflectivité optique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Pecheux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Gourdon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thevenard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d’Electrotechnique et d’Electronique de Puissance de Lille, Jul 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04046264v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04167273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between process and electrocaloric effect in relaxor ferroelectric materials</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+                <w:t xml:space="preserve">État de l'art de la recherche vers une électronique de puissance soutenable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Beley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Ben Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Chatroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique (SGE2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03767893v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04244521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A La-Fe-Si Based Thermo-Magnetic Generator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Thermal energy harvesting with magnetocalorics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Delft Days on Magneto Calorics DDMC 2019 Science Centre TU Delft, November 18-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Delft, Netherlands</w:t>
+              <w:t xml:space="preserve">Multimag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03321193v1</w:t>
+                <w:t xml:space="preserve">hal-04046264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of electrostatic actuation for electrocaloric cooling devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Relationship between process and electrocaloric effect in relaxor ferroelectric materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Baltimore (virtual), United States</w:t>
+              <w:t xml:space="preserve">Journées de la Matière Condensée (JMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325302v1</w:t>
+                <w:t xml:space="preserve">hal-03767893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the actuation losses in an electrocaloric cooling device</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A La-Fe-Si Based Thermo-Magnetic Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
+              <w:t xml:space="preserve">Delft Days on Magneto Calorics DDMC 2019 Science Centre TU Delft, November 18-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03325285v1</w:t>
+                <w:t xml:space="preserve">hal-03321193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ELECTROCOOLING DEVICE BASED ON MULTILAYERS PVDF BASED POLYMER</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Study of electrostatic actuation for electrocaloric cooling devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Printing and Polymer Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Thermag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Baltimore (virtual), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03767427v1</w:t>
+                <w:t xml:space="preserve">hal-03325302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of a Non-Perfect Transformer in the Behavior of Three Phase Resonant Converter</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study of the actuation losses in an electrocaloric cooling device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Depreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Labouré</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCIM Europe digital days 2020; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, VDE, Jun 2020, Nuremberg, Germany</w:t>
+              <w:t xml:space="preserve">4ème Symposium de Génie Électrique (SGE 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04465042v1</w:t>
+                <w:t xml:space="preserve">hal-03325285v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing and Tests of a Tubular Multilayer Dielectric Elastomer Actuator for an Impedance Pump</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Walter</w:t>
+                <w:t xml:space="preserve">ELECTROCOOLING DEVICE BASED ON MULTILAYERS PVDF BASED POLYMER</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Depreux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Dkhil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 23rd International Conference on Electrical Machines and Systems (ICEMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Digital Printing and Polymer Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556831v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03767427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimizing Magnetocaloric Material for Thermomagnetic Energy Harvesting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of a Non-Perfect Transformer in the Behavior of Three Phase Resonant Converter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Labouré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint MMM-Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Washington, DC, United States</w:t>
+              <w:t xml:space="preserve">PCIM Europe digital days 2020; International Exhibition and Conference for Power Electronics, Intelligent Motion, Renewable Energy and Energy Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, VDE, Jun 2020, Nuremberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03320384v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04465042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performance analyses of Perovksites PrSrMnO3: from MCE to AMR cycle</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Manufacturing and Tests of a Tubular Multilayer Dielectric Elastomer Actuator for an Impedance Pump</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Chavanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Haenni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Moser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Caloric Cooling (Thermag VIII)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2020 23rd International Conference on Electrical Machines and Systems (ICEMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Hamamatsu, Japan. pp.380-383, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/ICEMS50442.2020.9290904⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01899576v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04556831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison between thermomagnetic and thermoelectric generators</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Optimizing Magnetocaloric Material for Thermomagnetic Energy Harvesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE AIM 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2018, La Thuile, Italy. pp.22 - 64</w:t>
+              <w:t xml:space="preserve">Joint MMM-Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Washington, DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01790634v1</w:t>
+                <w:t xml:space="preserve">hal-03320384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de récupération d'énergie thermique à base de matériaux magnétocaloriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Ahmim</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5632,2030 +5623,2233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087120v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the Energy Conversion Chain in a Thermomagnetic Generator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Performance analyses of Perovksites PrSrMnO3: from MCE to AMR cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Caloric Cooling (Thermag VIII)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany. pp.197-201, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02389352v1</w:t>
+                <w:t xml:space="preserve">hal-01899576v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude du refroidissement d’un système électromagnétique plongé dans un bain de fluide magnétique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison between thermomagnetic and thermoelectric generators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
+              <w:t xml:space="preserve">IEEE AIM 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2018, La Thuile, Italy. pp.22 - 64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01942781v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatically actuated thermal switch device for caloric film</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Study of the Energy Conversion Chain in a Thermomagnetic Generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleksandr Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thermag VIII : 8th International Conference on Caloric Cooling</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">8th International Conference on Caloric Cooling (Thermag VIII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Darmstadt, Germany. pp.197-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.thermag.2018.0032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04983731v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02389352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Finite time thermodynamics of thermomagnetic generation</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude du refroidissement d’un système électromagnétique plongé dans un bain de fluide magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Zanella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Mininger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Bouillault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Nore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Danish Days 2017 on Caloric Materials and Devices</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Roskilde, Denmark</w:t>
+              <w:t xml:space="preserve">3ème Symposium de Génie Electrique (SGE 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Lorraine [UL], Jul 2018, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790633v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01942781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First vs second order magnetocaloric material for thermomagnetic energy conversion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Electrostatically actuated thermal switch device for caloric film</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2017 IEEE International Magnetics Conference (INTERMAG 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Thermag VIII : 8th International Conference on Caloric Cooling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Darmstadt (Allemagne), Germany</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790628v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04983731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Temperature Measurement for Magnetocaloric Materials</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Finite time thermodynamics of thermomagnetic generation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Turin, Italy. pp.11 - 14</w:t>
+              <w:t xml:space="preserve">Danish Days 2017 on Caloric Materials and Devices</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Roskilde, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01674289v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical study of thermomagnetic cycle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">First vs second order magnetocaloric material for thermomagnetic energy conversion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Magnetics Conference (AIM 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2017 IEEE International Magnetics Conference (INTERMAG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INTMAG.2017.8007630⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01790625v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01790628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrocaloric polymers: different cooling cycles to increase their efficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lauric Garbuio</w:t>
+                <w:t xml:space="preserve">Cycles thermiques dans la réfrigération magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature, Thermag VII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">CISTEM : Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02330368v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal energy harvesting: thermomagnetic versus thermoelectric generator</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+                <w:t xml:space="preserve">Electrocaloric polymers: different cooling cycles to increase their efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Pruvost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Basso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Garbuio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martino Lobue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">7th IIF-IIR International Conference on Magnetic Refrigeration at Room Temperature, Thermag VII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Torino, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18462/iir.thermag.2016.0173⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01395695v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02330368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cycles thermiques dans la réfrigération magnétique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+                <w:t xml:space="preserve">Thermal energy harvesting: thermomagnetic versus thermoelectric generator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Morgan.Almanza@gmail.Com Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bartok</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CISTEM : Conférence Internationale en Sciences et Technologies Electriques au Maghreb</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marrakech, Maroc</w:t>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Turin, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393535v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfrigération magnétique : Compromis du cycle AMR</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Dynamic Temperature Measurement for Magnetocaloric Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W Cherief</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">7th International Conference on Magnetic Refrigeration at Room Temperature (Thermag VII)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Turin, Italy. pp.11 - 14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01361540v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01674289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation du cycle AMR dans la réfrigération magnétique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Numerical study of thermomagnetic cycle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Pasko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NUMELEC 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">Advances in Magnetics Conference (AIM 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Bormio, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164008v1</w:t>
+                <w:t xml:space="preserve">hal-01790625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation dynamique de la variation de température de matériaux magnétocaloriques dans des conditions adiabatiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réfrigération magnétique : Compromis du cycle AMR</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées annuelles de la SF2M: "Matériaux et conversion d' énergie"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF2M, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Symposium de Genie Electrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01315702v1</w:t>
+                <w:t xml:space="preserve">hal-01361540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfrigération magnétique Etat de l'art et développements récents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Modélisation du cycle AMR dans la réfrigération magnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julien Roudaut</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
+              <w:t xml:space="preserve">NUMELEC 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01065207v1</w:t>
+                <w:t xml:space="preserve">hal-01164008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An original 1D transversal magnetothermal cycle model for preliminary design of AMR regenerator</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Caractérisation dynamique de la variation de température de matériaux magnétocaloriques dans des conditions adiabatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration THERMAG VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t>
+              <w:t xml:space="preserve">Journées annuelles de la SF2M: "Matériaux et conversion d' énergie"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066010v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01315702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réfrigération magnétique.Etat de l'art et développements récents</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Réfrigération magnétique Etat de l'art et développements récents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Paul Yonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ulrich Legait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de Génie Electrique SGE 2014</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Électrique 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01024145v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01065207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a consistent thermodynamic model of magnetocaloric material from experimental characterization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">An original 1D transversal magnetothermal cycle model for preliminary design of AMR regenerator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Miraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration THERMAG VI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066032v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in magnetic refrigeration technology</w:t>
+                <w:t xml:space="preserve">Réfrigération magnétique.Etat de l'art et développements récents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ulrich Legait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIMTEC-6th Forum on New Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Montecatini, Italy</w:t>
+              <w:t xml:space="preserve">Symposium de Génie Electrique SGE 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01011358v1</w:t>
+                <w:t xml:space="preserve">hal-01024145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Towards a consistent thermodynamic model of magnetocaloric material from experimental characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Miraglia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th IIR/IIF International Conference on Magnetic Refrigeration THERMAG VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Victoria, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066032v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Advances in magnetic refrigeration technology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ando Raminosoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Yonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CIMTEC-6th Forum on New Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Montecatini, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01011358v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Advanced approach to local magnetic field computation in magnetocaloric materials characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ando Tiana Raminosoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Miraglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IRMC 2013, XXII International Material Research Congress 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Cancun, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7665,500 +7859,500 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovative Strategie for Eco-Friendly Printed Circuit Board Design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Dupont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer blends / Eurofillers 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-induced random modulation of the antiferromagnetic/ferromagnetic phase transition in FeRh films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Salvatore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Delft Days on Magnetocalorics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Delft, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05379219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convertisseur Flyback pour l’alimentation de polymères électro-actifs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">UV-A treatment of P(VDF-TRFE-CFE): a route to efficient solid-state cooling solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05252186v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">UV-A treatment of P(VDF-TRFE-CFE): a route to efficient solid-state cooling solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nouh Zeggai</w:t>
+                <w:t xml:space="preserve">Convertisseur Flyback pour l’alimentation de polymères électro-actifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">Symposium de génie électrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04930139v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05252186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation of a solid-state marx modulator for electroactive polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8217,113 +8411,113 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURO EAP 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04690775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huge laser-induced modulation of the ferromagnetic fraction in the antiferro-ferromagnetic mixed phase of FeRh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Ander Arregi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8342,238 +8536,238 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Magnetism (ICM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of the Laser-Assisted Thermal Hysteresis in FeRh Films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Thevenard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dresden Days on Magnetocalorics 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04287214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser-Assisted Antiferromagnetic-Ferromagnetic Transition in FeRh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gourdon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Alhada-Lahbabi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Olivetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vojtěch Uhlíř</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8592,297 +8786,297 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint European Magnetic Symposia (JEMS2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04934105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal relaxations and phase change kinetics in LaFeSi bulk magnetocaloric material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Pecheux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Workshop International sur les Couplages Multiphysiques en Magnétisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Villeneuve d’Ascq, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04201035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature measurement for the characterization of the electrocaloric effect in PVDF-based polymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouh Zeggai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Parrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim Dkhil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Calorimetry and Thermal Analysis days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Colmar, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03767890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8892,133 +9086,133 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réfrigération magnétique : des principes fondamentaux aux applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Kedous-Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Techniques de l'ingénieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , 2023, Techniques de l'ingénieur, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.51257/a-v2-re28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04193192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9028,104 +9222,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Converter for balancing the cells of an electric battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Touzani</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : US 9,172,257 B2. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01483317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9135,267 +9329,381 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sadi Carnot et la naissance de la thermodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Horsin Molinaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martino Lobue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, pp.41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04395649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Enhancing Efficiency in Electrocaloric Cooling: A Study on Voltage-Dependent Material Losses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elie Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Parrain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martino Lobue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05595042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Self-oscillation and heat management in a LaFeSi based thermomagnetic generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Smail Ahmim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Almanza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Loyau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Smail Ahmim</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mazaleyrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Pasko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03320239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9405,185 +9713,185 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Réfrigération Magnétique : Conceptualisation, Caractérisation et Simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La réfrigération magnétique : conceptualisation, caractérisation et simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Energie électrique. Université de Grenoble, 2014. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              <w:t xml:space="preserve">Autre. Université de Grenoble, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014GRENT105⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01144897v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01314135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La réfrigération magnétique : conceptualisation, caractérisation et simulation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La Réfrigération Magnétique : Conceptualisation, Caractérisation et Simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Almanza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Autre. Université de Grenoble, 2014. Français. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨NNT : 2014GRENT105⟩</w:t>
+              <w:t xml:space="preserve">Energie électrique. Université de Grenoble, 2014. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">tel-01314135v1</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-01144897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId230"/>
+      <w:footerReference w:type="default" r:id="rId233"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9730,51 +10038,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556920v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zoghbi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dufresne" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino LoBue" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117709" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535480v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhendu Sadhukhan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyo Hirose" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.02.344" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Lan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2025.3557213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759924v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.044059" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728332v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02562" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tantillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Barcza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zellmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Basso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2023.128632" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeggai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almanza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Depreux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perriard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3183437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264108v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.064045" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925562v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3008753" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chavanne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chikh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00621E" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.2995047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072560v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Pasko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180284" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706363v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009618" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pasko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2697398" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.058" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Legait" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roudaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150065" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64339F8E7ABC500E1A8B95AC35F9B43F1C4F8FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328121v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.07.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB2MS8G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976336v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022106v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262161v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Herlent" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;rault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattali, M L" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930601v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046264v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325302v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325285v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767427v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465042v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loyer" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556831v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chavanne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haenni" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martinez" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moser" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICEMS50442.2020.9290904" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320384v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899576v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790634v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087120v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389352v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2018.0032" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790633v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790628v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasko" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2017.8007630" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674289v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cherief" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790625v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330368v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0173" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395695v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morgan.Almanza@gmail.Com Almanza" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393535v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361540v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164008v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315702v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065207v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lebouc" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Yonnet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066010v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024145v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066032v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011358v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Raminosoa" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862321v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Tiana Raminosoa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930104v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930139v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690775v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201035v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767890v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193192v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-re28" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483317v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Touzani" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395649v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horsin Molinaro" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01144897v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01314135v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENT105" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535480v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhendu Sadhukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouh Zeggai" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Dkhil" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakyo Hirose" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino Lobue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2026.02.344" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Zoghbi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Dufresne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martino LoBue" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Almanza" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sna.2026.117709" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05014145v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guojun Lan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yiming Wei" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Civet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2025.3557213" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05046021v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Pecheux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Salvatore" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Thevenard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ander Arregi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vojt&#283;ch Uhl&#237;&#345;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/fytj-vy5c" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728332v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fricaudet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Guiblin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.3c02562" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759924v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.22.044059" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04531821v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florentin Salomez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Helbling" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Soupremanien" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Vine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16052221" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934024v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Tantillo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Barcza" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Volker Zellmann" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vittorio Basso" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physleta.2023.128632" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04016368v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zeggai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dkhil" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lobue" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Almanza" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0138887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616477v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Depreux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Parrain" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2022.118290" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701016v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Martinez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Petit" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perriard" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2022.3183437" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616549v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doan Nguyen Ba" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Becerra" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Marangolo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/9.0000313" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925562v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Smail Ahmim" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Loyau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pasko" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mazaleyrat" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2020.3008753" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348584v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2021.168428" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03264108v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Zheng" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevApplied.15.064045" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637668v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Banet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Chavanne" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giao Nguyen" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chikh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM00621E" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03764601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pniak" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPEL.2020.2995047" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501948v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Casaretto" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Duvauchelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5130014" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072560v2" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleksandr Pasko" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Mazaleyrat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2019180284" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706363v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.5009618" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514750v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Pasko" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2697398" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400798v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2016.11.058" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315678v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Yonnet" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrich Legait" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Roudaut" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjap/2015150065" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/64339F8E7ABC500E1A8B95AC35F9B43F1C4F8FC1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01328121v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Guillou" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hardy" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrefrig.2013.07.006" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LRB2MS8G-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600723v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976336v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Belkadi" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Fontana" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05022106v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gourdon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Fournier" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252195v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Lefeuvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262161v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05284240v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Voldoire" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiz Fernando Lavado Villa" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Etienne Vidal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596934v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830163v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Herlent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume H&#233;rault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hattali, M L" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930601v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yunlin Jacques Zheng" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04167273v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thevenard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04244521v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Allard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Beley" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ben Ahmed" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chatroux" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04046264v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767893v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03321193v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325302v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03325285v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767427v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04465042v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loyer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labour&#233;" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556831v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chavanne" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Haenni" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Martinez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Moser" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Walter" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ICEMS50442.2020.9290904" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320384v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087120v2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01899576v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790634v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02389352v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2018.0032" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942781v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Zanella" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Mininger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bouillault" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Nore" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Berthelot" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04983731v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pruvost" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790633v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790628v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pasko" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mazaleyrat" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INTMAG.2017.8007630" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393535v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330368v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Basso" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric Garbuio" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18462/iir.thermag.2016.0173" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395695v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Morgan.Almanza@gmail.Com Almanza" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bartok" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674289v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W Cherief" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kedous-Lebouc" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790625v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01361540v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164008v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01315702v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065207v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Lebouc" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Yonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066010v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Miraglia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01024145v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066032v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011358v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Raminosoa" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862321v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ando Tiana Raminosoa" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930104v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Labrousse" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dupont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379219v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930139v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252186v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04690775v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934146v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04287214v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04934105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Alhada-Lahbabi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Olivetti" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201035v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03767890v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04193192v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v2-re28" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483317v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Touzani" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04395649v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Horsin Molinaro" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595042v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03320239v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01314135v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014GRENT105" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01144897v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>