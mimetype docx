--- v0 (2026-03-10)
+++ v1 (2026-05-22)
@@ -792,51 +792,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">F Hild</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mécanique</w:t>
+              <w:t xml:space="preserve">CFM 2015 - 22ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01188785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>