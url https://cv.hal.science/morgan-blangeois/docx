--- v0 (2026-03-17)
+++ v1 (2026-04-06)
@@ -408,165 +408,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux et spécificités de l'intelligence artificielle générative pour les ESN : une analyse par les capacités dynamiques et le réalisme critique</w:t>
+                <w:t xml:space="preserve">La conception de personas à l'ère de l'IA générative : vers une approche hybride homme-machine pour atténuer les biais cognitifs et algorithmiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Blangeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Consortium Doctoral de la 30ème Conférence de l'Association Information et Management (AIM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Information et Management, May 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">XXXIVème Conférence de l'AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Lille; Association Internationale de Management Stratégique (AIMS), Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05520145v1</w:t>
+                <w:t xml:space="preserve">hal-05099808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La conception de personas à l'ère de l'IA générative : vers une approche hybride homme-machine pour atténuer les biais cognitifs et algorithmiques</w:t>
+                <w:t xml:space="preserve">Les enjeux et spécificités de l'intelligence artificielle générative pour les ESN : une analyse par les capacités dynamiques et le réalisme critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Blangeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIVème Conférence de l'AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Lille; Association Internationale de Management Stratégique (AIMS), Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Consortium Doctoral de la 30ème Conférence de l'Association Information et Management (AIM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Information et Management, May 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05099808v1</w:t>
+                <w:t xml:space="preserve">hal-05520145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux et spécificités de l'intelligence artificielle générative pour les entreprises de services du numérique</w:t>
               </w:r>
@@ -684,204 +684,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploration de l’Encyclopédie par l’intelligence artificielle : problèmes, méthodes, premiers résultats.</w:t>
+                <w:t xml:space="preserve">Repenser l’intégrité académique à l’ère des outils de l’IA générative : une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Blangeois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Galinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu'est-ce que l'I.A peut faire pour vous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Clermont-Ferrand; Laboratoire de Philosophies et Rationalités (PHIER), Nov 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque International de Recherche et Action sur l’Intégrité Académique « Défis et incertitudes de l’intégrité académique à l’ère de l’intelligence artificielle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche et d’Action sur la Fraude et le Plagiat Académiques, Jun 2024, Coimbra (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04928888v1</w:t>
+                <w:t xml:space="preserve">hal-04622090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’intégrité académique à l’ère des outils de l’IA générative : une approche expérimentale</w:t>
+                <w:t xml:space="preserve">L’exploration de l’Encyclopédie par l’intelligence artificielle : problèmes, méthodes, premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Blangeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïs Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International de Recherche et Action sur l’Intégrité Académique « Défis et incertitudes de l’intégrité académique à l’ère de l’intelligence artificielle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche et d’Action sur la Fraude et le Plagiat Académiques, Jun 2024, Coimbra (Portugal), France</w:t>
+              <w:t xml:space="preserve">Qu'est-ce que l'I.A peut faire pour vous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Clermont-Ferrand; Laboratoire de Philosophies et Rationalités (PHIER), Nov 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04622090v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04928888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaliser son doctorat à l’heure de l’intelligence artificielle (IA) générative</w:t>
               </w:r>
@@ -1388,169 +1388,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05520212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier Fête de la Science 2024 : « Naviguer dans l'océan des données : réseaux sociaux et intelligence artificielle »</w:t>
+                <w:t xml:space="preserve">PersonaGenAI : Assistant de co-création de personas marketing et d'analyse de biais cognitifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Blangeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:e47bd73711018d8247e3a40b3bf160987131a04e⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:e47bd73711018d8247e3a40b3bf160987131a04e;origin=https://github.com/moblangeois/fds-navigation-donnees-ia;visit=swh:1:snp:4fe58ac74a958a347c26291d30d9f563af1f66fd;anchor=swh:1:rev:2bad7ecea2a9a818d84b7307f51854a36c063eca⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05089051v1</w:t>
+                <w:t xml:space="preserve">hal-05087423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PersonaGenAI : Assistant de co-création de personas marketing et d'analyse de biais cognitifs</w:t>
+                <w:t xml:space="preserve">Atelier Fête de la Science 2024 : « Naviguer dans l'océan des données : réseaux sociaux et intelligence artificielle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Blangeois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨swh:1:dir:e47bd73711018d8247e3a40b3bf160987131a04e;origin=https://github.com/moblangeois/fds-navigation-donnees-ia;visit=swh:1:snp:4fe58ac74a958a347c26291d30d9f563af1f66fd;anchor=swh:1:rev:2bad7ecea2a9a818d84b7307f51854a36c063eca⟩</w:t>
+                <w:t xml:space="preserve">⟨swh:1:dir:e47bd73711018d8247e3a40b3bf160987131a04e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05087423v1</w:t>
+                <w:t xml:space="preserve">hal-05089051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId38"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1626,51 +1626,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FA08AB38"/>
+    <w:nsid w:val="D3026D3A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1857,51 +1857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-blangeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9699-037X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Blangeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbr.2025.100025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04355219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.26672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05520145v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05099808v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05520143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04298831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://management-datascience.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ab55c2855dcbfee8e331d5a67209458015efc029;origin=https://github.com/moblangeois/Cold-Case-IA;visit=swh:1:snp:d383339d4108b2ff22eec616cdcf442d27236a8e;anchor=swh:1:rev:d54b5e039777c8b75d1137edd6832fef4654499a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c6cd4f2d229aa2bdb0b46ae39c5c3572611edf41;origin=https://github.com/moblangeois/encycloscope;visit=swh:1:snp:fc27c690772deab81e3a9cc2c317de49487b8073;anchor=swh:1:rev:8a577d2811c30a98c22a2d7a55182fb657df25b4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05089051v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e47bd73711018d8247e3a40b3bf160987131a04e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087423v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e47bd73711018d8247e3a40b3bf160987131a04e;origin=https://github.com/moblangeois/fds-navigation-donnees-ia;visit=swh:1:snp:4fe58ac74a958a347c26291d30d9f563af1f66fd;anchor=swh:1:rev:2bad7ecea2a9a818d84b7307f51854a36c063eca" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-blangeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9699-037X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Blangeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbr.2025.100025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04355219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.26672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05099808v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05520145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05520143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sabatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04298831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://management-datascience.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ab55c2855dcbfee8e331d5a67209458015efc029;origin=https://github.com/moblangeois/Cold-Case-IA;visit=swh:1:snp:d383339d4108b2ff22eec616cdcf442d27236a8e;anchor=swh:1:rev:d54b5e039777c8b75d1137edd6832fef4654499a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c6cd4f2d229aa2bdb0b46ae39c5c3572611edf41;origin=https://github.com/moblangeois/encycloscope;visit=swh:1:snp:fc27c690772deab81e3a9cc2c317de49487b8073;anchor=swh:1:rev:8a577d2811c30a98c22a2d7a55182fb657df25b4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e47bd73711018d8247e3a40b3bf160987131a04e;origin=https://github.com/moblangeois/fds-navigation-donnees-ia;visit=swh:1:snp:4fe58ac74a958a347c26291d30d9f563af1f66fd;anchor=swh:1:rev:2bad7ecea2a9a818d84b7307f51854a36c063eca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05089051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e47bd73711018d8247e3a40b3bf160987131a04e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>