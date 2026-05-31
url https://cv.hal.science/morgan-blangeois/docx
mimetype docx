--- v1 (2026-04-06)
+++ v2 (2026-05-31)
@@ -684,204 +684,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04785642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repenser l’intégrité académique à l’ère des outils de l’IA générative : une approche expérimentale</w:t>
+                <w:t xml:space="preserve">L’exploration de l’Encyclopédie par l’intelligence artificielle : problèmes, méthodes, premiers résultats.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Blangeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurelia Vasile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïs Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Galinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Colloque International de Recherche et Action sur l’Intégrité Académique « Défis et incertitudes de l’intégrité académique à l’ère de l’intelligence artificielle »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut de Recherche et d’Action sur la Fraude et le Plagiat Académiques, Jun 2024, Coimbra (Portugal), France</w:t>
+              <w:t xml:space="preserve">Qu'est-ce que l'I.A peut faire pour vous ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Clermont-Ferrand; Laboratoire de Philosophies et Rationalités (PHIER), Nov 2024, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04622090v1</w:t>
+                <w:t xml:space="preserve">hal-04928888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’exploration de l’Encyclopédie par l’intelligence artificielle : problèmes, méthodes, premiers résultats.</w:t>
+                <w:t xml:space="preserve">Repenser l’intégrité académique à l’ère des outils de l’IA générative : une approche expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Blangeois</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Galinon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Qu'est-ce que l'I.A peut faire pour vous ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison des sciences de l'Homme de Clermont-Ferrand; Laboratoire de Philosophies et Rationalités (PHIER), Nov 2024, Clermont-Ferrand, France</w:t>
+              <w:t xml:space="preserve">3ème Colloque International de Recherche et Action sur l’Intégrité Académique « Défis et incertitudes de l’intégrité académique à l’ère de l’intelligence artificielle »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche et d’Action sur la Fraude et le Plagiat Académiques, Jun 2024, Coimbra (Portugal), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04928888v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04622090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réaliser son doctorat à l’heure de l’intelligence artificielle (IA) générative</w:t>
               </w:r>
@@ -1626,51 +1626,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D3026D3A"/>
+    <w:nsid w:val="9F7B9AA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1857,51 +1857,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-blangeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9699-037X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Blangeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbr.2025.100025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04355219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.26672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05099808v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05520145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05520143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622090v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928888v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sabatier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04298831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://management-datascience.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ab55c2855dcbfee8e331d5a67209458015efc029;origin=https://github.com/moblangeois/Cold-Case-IA;visit=swh:1:snp:d383339d4108b2ff22eec616cdcf442d27236a8e;anchor=swh:1:rev:d54b5e039777c8b75d1137edd6832fef4654499a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c6cd4f2d229aa2bdb0b46ae39c5c3572611edf41;origin=https://github.com/moblangeois/encycloscope;visit=swh:1:snp:fc27c690772deab81e3a9cc2c317de49487b8073;anchor=swh:1:rev:8a577d2811c30a98c22a2d7a55182fb657df25b4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e47bd73711018d8247e3a40b3bf160987131a04e;origin=https://github.com/moblangeois/fds-navigation-donnees-ia;visit=swh:1:snp:4fe58ac74a958a347c26291d30d9f563af1f66fd;anchor=swh:1:rev:2bad7ecea2a9a818d84b7307f51854a36c063eca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05089051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e47bd73711018d8247e3a40b3bf160987131a04e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-blangeois" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-9699-037X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05519349v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Blangeois" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Lebrument" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sbr.2025.100025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04355219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36863/mds.a.26672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05099808v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05520145v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05520143v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785642v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04928888v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelia Vasile" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;s Sabatier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Galinon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622090v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04298831v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785586v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04785536v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://management-datascience.org/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087421v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:ab55c2855dcbfee8e331d5a67209458015efc029;origin=https://github.com/moblangeois/Cold-Case-IA;visit=swh:1:snp:d383339d4108b2ff22eec616cdcf442d27236a8e;anchor=swh:1:rev:d54b5e039777c8b75d1137edd6832fef4654499a" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520212v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c6cd4f2d229aa2bdb0b46ae39c5c3572611edf41;origin=https://github.com/moblangeois/encycloscope;visit=swh:1:snp:fc27c690772deab81e3a9cc2c317de49487b8073;anchor=swh:1:rev:8a577d2811c30a98c22a2d7a55182fb657df25b4" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087423v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e47bd73711018d8247e3a40b3bf160987131a04e;origin=https://github.com/moblangeois/fds-navigation-donnees-ia;visit=swh:1:snp:4fe58ac74a958a347c26291d30d9f563af1f66fd;anchor=swh:1:rev:2bad7ecea2a9a818d84b7307f51854a36c063eca" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-05089051v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:e47bd73711018d8247e3a40b3bf160987131a04e" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>