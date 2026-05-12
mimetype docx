--- v0 (2026-04-05)
+++ v1 (2026-05-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (28)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -502,663 +502,663 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04795268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesam2k20: A code for a new generation of stellar evolution models: I. Description of the code</w:t>
+                <w:t xml:space="preserve">The Future of Solar modelling: requirements for a new generation of solar models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Manchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Deal</w:t>
+                <w:t xml:space="preserve">Gaël Buldgen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. P. C. Marques</w:t>
+                <w:t xml:space="preserve">Gloria Canocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lebreton</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Le Saux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vladimir A Baturin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regner Trampedach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554806⟩</w:t>
+              <w:t xml:space="preserve">Solar Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 300 (7), pp.97. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11207-025-02508-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05453864v1</w:t>
+                <w:t xml:space="preserve">hal-05119144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards characterising rocky worlds: Trends in chemical make-ups of M dwarfs versus GK dwarfs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cesam2k20: A code for a new generation of stellar evolution models: I. Description of the code</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suvrath Mahadevan</w:t>
+                <w:t xml:space="preserve">L. Manchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Deal</w:t>
+                <w:t xml:space="preserve">J.P.C Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 688, pp.A225. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449467⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 704, pp.A79. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554806⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04632489v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05453864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking the primordial composition of planet building disks to the present-day composition of rocky exoplanets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Adibekyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Dorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Dittrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M.T.B Soares</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 692, pp.A67. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202452193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04751194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entropy-calibrated stellar modeling: Testing and improving the use of prescriptions for the entropy of adiabatic convection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-J. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Serenelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 687, pp.A146. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202347700⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04639444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Predicted asteroseismic detection yield for solar-like oscillating stars with PLATO</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Towards characterising rocky worlds: Trends in chemical make-ups of M dwarfs versus GK dwarfs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Catala</w:t>
+                <w:t xml:space="preserve">Haiyang S Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Samadi</w:t>
+                <w:t xml:space="preserve">Sascha P Quanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Belkacem</w:t>
+                <w:t xml:space="preserve">Suvrath Mahadevan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. M. Ouazzani</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgan Deal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 683, pp.A78. </w:t>
+              <w:t xml:space="preserve">, 2024, 688, pp.A225. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202449467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04496846v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04632489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of FG-type stars with improved transport of chemical elements</w:t>
               </w:r>
@@ -1170,51 +1170,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nuno Moedas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Bossini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida S Cunha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1255,2056 +1255,2056 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glitches in solar-like oscillating F-type stars: Theoretical signature of the base of the convective envelope on the ratios $r_{010}$</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Predicted asteroseismic detection yield for solar-like oscillating stars with PLATO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cunha</w:t>
+                <w:t xml:space="preserve">M. J. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. J. P. F. G Monteiro</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Y. Lebreton</w:t>
+                <w:t xml:space="preserve">C. Catala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Samadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. M. Ouazzani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 673, pp.A49. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245103⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 683, pp.A78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133526v2</w:t>
+                <w:t xml:space="preserve">hal-04496846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unexpected Optical and Ultraviolet Variability of the Standard Star α Sex (HD 87887)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Glitches in solar-like oscillating F-type stars: Theoretical signature of the base of the convective envelope on the ratios $r_{010}$</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. P. F. G Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astronomical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/acdee4⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 673, pp.A49. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245103⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04171464v2</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133526v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Surface Composition of Six Newly Discovered Chemically Peculiar Stars. Comparison to the HgMn Stars mu Lep and beta Scl and the Superficially Normal B Star nu Cap</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">The Unexpected Optical and Ultraviolet Variability of the Standard Star α Sex (HD 87887)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bowman</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominic M Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yveline Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Deal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 166 (2), pp.54. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-3881/acdb50⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 166 (2), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/acdee4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-04177118v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04171464v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Revisiting the Red Giant Branch Hosts KOI-3886 and ι Draconis. Detailed Asteroseismic Modeling and Consolidated Stellar Parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiago Campante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanda Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Ong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico Corsaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margarida Cunha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astronomical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 165 (5), pp.214. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-3881/acc9c1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opacities and Atomic Diffusion</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The Surface Composition of Six Newly Discovered Chemically Peculiar Stars. Comparison to the HgMn Stars mu Lep and beta Scl and the Superficially Normal B Star nu Cap</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Monier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Niemczura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Kurtz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Rappaport</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bowman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Galaxies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/galaxies11030062⟩</w:t>
+              <w:t xml:space="preserve">The Astronomical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166 (2), pp.54. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3847/1538-3881/acdb50⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04150000v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-04177118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thorough characterisation of the 16 Cygni system. II. Seismic inversions of the internal structure</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opacities and Atomic Diffusion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Pezzotti</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Georges Alecian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Deal</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 661, </w:t>
+              <w:t xml:space="preserve">Galaxies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (3), pp.62. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/galaxies11030062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03717119v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04150000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic diffusion and turbulent mixing in solar-like stars: Impact on the fundamental properties of FG-type stars</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thorough characterisation of the 16 Cygni system. II. Seismic inversions of the internal structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernardo Campilho</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">G. Buldgen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Farnir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Eggenberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bétrisey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Pezzotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 666, pp.A43. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243210⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 661, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04701121v1</w:t>
+                <w:t xml:space="preserve">insu-03717119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of a thin lithium plateau among metal-poor red giant branch stars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic diffusion and turbulent mixing in solar-like stars: Impact on the fundamental properties of FG-type stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nuno Moedas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Bossini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernardo Campilho</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 661, pp.A153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142889⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 666, pp.A43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202243210⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03719734v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matter accretion in metal-poor stars down to extremely metal-poor stars and the lithium problem</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discovery of a thin lithium plateau among metal-poor red giant branch stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mucciarelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Monaco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Bonifacio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Salaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 646, pp.A160. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039374⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 661, pp.A153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202142889⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326477v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03719734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fundamental properties of a selected sample of Ap stars: Inferences from interferometric and asteroseismic constraints</w:t>
+                <w:t xml:space="preserve">Matter accretion in metal-poor stars down to extremely metal-poor stars and the lithium problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">D. L. Holdsworth</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 650, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040234⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 646, pp.A160. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202039374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03705309v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical mixing in low mass stars. I. Rotation against atomic diffusion including radiative acceleration</w:t>
+                <w:t xml:space="preserve">Fundamental properties of a selected sample of Ap stars: Inferences from interferometric and asteroseismic constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Y. Lebreton</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. S. Cunha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Keszthelyi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Perraut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. L. Holdsworth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 633, pp.A23. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936666⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 650, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202040234⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438135v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03705309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TESS asteroseismology of the known planet host star λ 2 Fornacis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">M. Standing</w:t>
+                <w:t xml:space="preserve">Chemical mixing in low mass stars. I. Rotation against atomic diffusion including radiative acceleration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-J. Goupil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Triaud</w:t>
+                <w:t xml:space="preserve">J. P. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Buzasi</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">D. R. Reese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 641, pp.A25. </w:t>
+              <w:t xml:space="preserve">, 2020, 633, pp.A23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201936666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03248553v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust asteroseismic properties of the bright planet host HD 38529</w:t>
+                <w:t xml:space="preserve">TESS asteroseismology of the known planet host star λ 2 Fornacis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Warrick Ball</w:t>
+                <w:t xml:space="preserve">M. Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">William Chaplin</w:t>
+                <w:t xml:space="preserve">W. Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Nielsen</w:t>
+                <w:t xml:space="preserve">M. Standing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucia González-Cuesta</w:t>
+                <w:t xml:space="preserve">A. Triaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Savita Mathur</w:t>
+                <w:t xml:space="preserve">D. Buzasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 499 (4), pp.6084-6093. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 641, pp.A25. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/staa3190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202037461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03238918v1</w:t>
+                <w:t xml:space="preserve">hal-03248553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic geometry and surface differential rotation of the bright Am star Alhena A</w:t>
+                <w:t xml:space="preserve">Robust asteroseismic properties of the bright planet host HD 38529</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurore Blazère</w:t>
+                <w:t xml:space="preserve">Warrick Ball</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Petit</w:t>
+                <w:t xml:space="preserve">William Chaplin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coralie Neiner</w:t>
+                <w:t xml:space="preserve">Martin Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colin Folsom</w:t>
+                <w:t xml:space="preserve">Lucia González-Cuesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg Kochukhov</w:t>
+                <w:t xml:space="preserve">Savita Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 492 (4), pp.5794-5810. </w:t>
+              <w:t xml:space="preserve">, 2020, 499 (4), pp.6084-6093. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/mnras/stz3637⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/mnras/staa3190⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03230745v1</w:t>
+                <w:t xml:space="preserve">hal-03238918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impacts of radiative accelerations on solar-like oscillating main-sequence stars</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetic geometry and surface differential rotation of the bright Am star Alhena A</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Alecian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">J. P. Marques</w:t>
+                <w:t xml:space="preserve">Aurore Blazère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Coralie Neiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colin Folsom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Kochukhov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833361⟩</w:t>
+              <w:t xml:space="preserve">Monthly Notices of the Royal Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 492 (4), pp.5794-5810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/mnras/stz3637⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01900874v1</w:t>
+                <w:t xml:space="preserve">hal-03230745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sun-like stars unlike the Sun: Clues for chemical anomaliesof cool stars</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. I. González Hernández</w:t>
+                <w:t xml:space="preserve">Impacts of radiative accelerations on solar-like oscillating main-sequence stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. R. Hinkel</w:t>
+                <w:t xml:space="preserve">G. Alecian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. J. Goupil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 338, pp.442-452. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 618, pp.A10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/asna.201713315⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201833361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03677010v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asteroseismology of the exoplanet-host F-type star 94 Ceti: Impact of atomic diffusion on the stellar parameters</w:t>
               </w:r>
@@ -3316,51 +3316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Escobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3418,229 +3418,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrodynamical instabilities induced by atomic diffusion in A stars and their consequences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sun-like stars unlike the Sun: Clues for chemical anomaliesof cool stars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Richard</w:t>
+                <w:t xml:space="preserve">V. Adibekyan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Vauclair</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Delgado-Mena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Feltzing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. I. González Hernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. R. Hinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628180⟩</w:t>
+              <w:t xml:space="preserve">Astronomical Notes / Astronomische Nachrichten</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 338, pp.442-452. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/asna.201713315⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01857920v1</w:t>
+                <w:t xml:space="preserve">insu-03677010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accretion of planetary matter and the lithium problem in the 16 Cygni stellar system</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Hydrodynamical instabilities induced by atomic diffusion in A stars and their consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 589, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201628180⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01857920v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Accretion of planetary matter and the lithium problem in the 16 Cygni stellar system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Vauclair</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2015, 584, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/201526917⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01857923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3650,621 +3784,621 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The CESAM2K20 stellar evolution code</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Manchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Deal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgan Deal</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J. P. C. Marques</w:t>
+                <w:t xml:space="preserve">J.P.C Marques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées 2024 de la Société Française d’Astronomie &amp; d’Astrophysique (SF2A 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Marseille, France. pp.467-471</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05114829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opacity Enhancement Due to Diffusion-Induced Element Accumulation inside B-Type Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Hui-Bon-Hoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Astrophysical Opacities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kalamazoo, Michigan, United States. pp.176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04838563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamical Instabilities Induced by Atomic Diffusion in F and A Stars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Astrophysical Opacities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Kalamazoo, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Important consequences of atomic diffusion inside main-sequence stars: opacities, extra-mixing, oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd Los Alamos Stellar Pulsation Conference Series Meeting 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, San Pedro de Atacama, Chile. pp.06007, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/201715206007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04585530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrodynamical instabilities induced by atomic diffusion in F and A stars : Impact on the opacity profile and asteroseimic age determination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fingering instabilities induced by the accretion of planetary matter onto stars : The lithium case. Application to the 16 Cygni stellar system.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vauclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SF2A-2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4274,124 +4408,124 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Important consequences of atomic diffusion inside main-sequence stars: opacities, extra-mixing, oscillations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Deal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Vauclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Richard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wide-Field Variability Surveys: A 21st Century Perspective - 22nd Los Alamos Stellar Pulsation - Conference Series Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, San Pedro de Atacama, Chile. 152, pp.06007, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01993605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4401,147 +4535,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The surface composition of six newly discovered chemically peculiar stars. Comparison to the HgMn stars $\mu$ Lep and $\beta$ Scl and the superficially normal B star $\nu$ Cap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Monier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Niemczura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. W. Kurtz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Rappaport</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. M. Bowman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04116758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4551,114 +4685,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Importance de la diffusion atomique et de ses conséquences hydrodynamiques sur la structure interne et les paramètres observationnels des étoiles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Deal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Astrophysique stellaire et solaire [astro-ph.SR]. Université Montpellier, 2016. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016MONTT318⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01817592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId170"/>
+      <w:footerReference w:type="default" r:id="rId177"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4805,51 +4939,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Goupil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philidet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Cunha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissonniere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Erikson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09985-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.T.B Soares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Adibekyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mordasini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G Sousa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453864v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manchon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. C. Marques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebreton" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554806" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632489v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang S Wang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha P Quanz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrath Mahadevan" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Deal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449467" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751194v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dorn" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dittrich" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452193" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639444v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serenelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347700" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496846v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Goupil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samadi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkacem" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ouazzani" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Moedas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bossini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida S Cunha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133526v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunha" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. P. F. G Monteiro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245103" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171464v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic M Bowman" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Lebreton" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acdee4" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04177118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niemczura" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurtz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rappaport" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bowman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acdb50" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701107v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Campante" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanda Li" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ong" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Corsaro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Cunha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acc9c1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150000v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alecian" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies11030062" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717119v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buldgen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farnir" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eggenberger" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;trisey" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pezzotti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701121v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Campilho" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243210" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03719734v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mucciarelli" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monaco" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaris" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142889" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326477v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vauclair" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039374" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705309v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Keszthelyi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Holdsworth" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040234" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438135v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marques" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Reese" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936666" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248553v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nielsen" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ball" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Standing" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triaud" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buzasi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037461" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238918v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warrick Ball" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chaplin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nielsen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gonz&#225;lez-Cuesta" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Mathur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3190" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230745v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blaz&#232;re" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Folsom" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kochukhov" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3637" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900874v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alecian" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833361" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03677010v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adibekyan" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delgado-Mena" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feltzing" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Hinkel" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713315" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escobar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vauclair" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hui-Bon-Hoa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629825" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857920v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vauclair" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628180" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857923v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526917" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114829v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Manchon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838563v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993596v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585530v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vauclair" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Richard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715206007" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993598v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993619v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993605v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04116758v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Kurtz" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Bowman" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01817592v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT318" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904929v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Deal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J. Goupil" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Philidet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. S. Cunha" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Teissonniere" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451748" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713285v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Rauer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conny Aerts" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Cabrera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Deleuil" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Erikson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10686-025-09985-9" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795268v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M.T.B Soares" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Adibekyan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Mordasini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G Sousa" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451399" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119144v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Buldgen" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gloria Canocchi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Le Saux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir A Baturin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regner Trampedach" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11207-025-02508-x" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453864v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Manchon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P.C Marques" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lebreton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554806" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04751194v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dorn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Dittrich" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202452193" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04639444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serenelli" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202347700" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632489v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haiyang S Wang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sascha P Quanz" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suvrath Mahadevan" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Deal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202449467" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581164v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuno Moedas" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Bossini" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida S Cunha" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348506" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04496846v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. Goupil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Catala" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Samadi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Belkacem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. M. Ouazzani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348111" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133526v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cunha" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. J. P. F. G Monteiro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245103" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04171464v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Monier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominic M Bowman" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yveline Lebreton" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acdee4" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701107v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiago Campante" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanda Li" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Corsaro" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarida Cunha" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acc9c1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-04177118v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Niemczura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kurtz" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rappaport" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bowman" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-3881/acdb50" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04150000v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Alecian" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/galaxies11030062" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03717119v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Buldgen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Farnir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Eggenberger" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. B&#233;trisey" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pezzotti" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142001" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701121v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernardo Campilho" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202243210" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03719734v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mucciarelli" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Monaco" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bonifacio" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Salaris" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202142889" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326477v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Richard" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vauclair" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202039374" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03705309v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Keszthelyi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Perraut" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. L. Holdsworth" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202040234" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438135v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Marques" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. R. Reese" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201936666" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248553v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nielsen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Ball" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Standing" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Triaud" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Buzasi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202037461" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03238918v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warrick Ball" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Chaplin" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Nielsen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Gonz&#225;lez-Cuesta" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Savita Mathur" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/staa3190" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230745v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Blaz&#232;re" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Petit" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coralie Neiner" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin Folsom" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Kochukhov" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mnras/stz3637" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01900874v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Alecian" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201833361" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857892v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Escobar" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vauclair" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hui-Bon-Hoa" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201629825" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03677010v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Adibekyan" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Delgado-Mena" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Feltzing" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Gonz&#225;lez Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. R. Hinkel" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/asna.201713315" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857920v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Richard" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Vauclair" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201628180" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01857923v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201526917" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05114829v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Manchon" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838563v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993596v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585530v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Vauclair" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Richard" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201715206007" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993598v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993619v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993605v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04116758v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. W. Kurtz" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. M. Bowman" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01817592v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016MONTT318" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>