--- v0 (2026-03-09)
+++ v1 (2026-04-08)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Morgan Gaïa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morgan-gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4936-4780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181135337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">311838478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread and intron-rich mirusviruses are predicted to reproduce in nuclei of unicellular eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Medvedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.228-239. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-025-02190-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05442839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Genomes of Early Nucleocytoviruses Revealed by Ancient Origins of Viral Aminoacyl-tRNA Synthetases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (8), pp.msae149. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Transfer Among Viruses Substantially Contributes to Gene Gain of Giant Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (8), pp.msae161. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of giant viruses in polar oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernàndez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6233. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41910-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616 (7958), pp.783-789. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04085734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mimivirus to Mirusvirus: The Quest for Hidden Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.1758. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15081758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the invertebrate herpesviruses in the global sequence datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Rosani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1159754. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1159754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04162270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus et l’émergence des cellules eucaryotes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (12), pp.990-998. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.msac022. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04281384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanding Asgard archaea and their elusive relationships with Eukarya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mlf2.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04281379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral origin of eukaryotic type IIA DNA topoisomerases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.veac097. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veac097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03841210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Varidnaviria Morphogenesis Module: Congruence and Incongruence With the Tree of Life and Viral Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.704052. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.704052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of viral myosin genes with complex evolutionary history within plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O. Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urara Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.e683294. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.683294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097258v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus géants et l’origine des ARN polymérases des eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.230-233. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Ku and Sun: Ancestors of modern giant and large eukaryotic dsDNA viruses infected proto-eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (6), pp.2749-2750. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920855117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered bacterium fuels evolution debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 571 (7765), pp.326. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-02163-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of giant and large eukaryotic dsDNA viruses predated the origin of modern eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (39), pp.19585-19592. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912006116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgard archaea do not close the debate about the universal tree of life topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshan Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.e1007215. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokiarchaea are close relatives of Euryarchaeota, not bridging the gap between prokaryotes and eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshan Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006810. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01570207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant viruses and the origin of modern eukaryotes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.44-9. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamilon, a Novel Virophage with Mimiviridae Host Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Boughalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e94923. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0094923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of Improvements in Mimiviridae and Marseilleviridae Isolation from Amoeba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine-Gaelle Ikanga Reteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Boughalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (6), pp.354-363. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000354556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad Spectrum of Mimiviridae Virophage Allows Its Isolation Using a Mimivirus Reporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fournous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61912. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of NCLDVs infecting eukaryotic plankton in the open ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Aquatic Virus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiroyuki Ogata, Jun 2021, Online (Kyoto), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des virus géants dans un monde viral en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence HYGIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Nov 2020, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-evolution of NCLDVs (& their role in eukaryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Ringberg Symposium on Giant Virus Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthias Fischer, Nov 2019, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses: a complex evolutionary trajectory beyond realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Ringberg Symposium on Giant Virus Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, pp.14-22, 2021, 978-0-12-814516-6. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814515-9.00039-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Foreterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pabulo Henrique Rampelotto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms of Microbial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p 55-99, 2018, Grand Challenges in Biology and Biotechnology book series (GCBB), 978-3-319-69078-0 (ebook). </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69078-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9780470015902. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0001525.pub3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virophage Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Desnues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard La Scola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion: Archaea Is Our Evolutionary Sister, Not Mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closest relatives of poxviruses are spread in the gut of humans and animals worldwide: the egoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Koonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex genomes of early nucleocytoviruses revealed by ancient origins of viral aminoacyl-tRNA synthetases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene transfer among viruses substantially contributes to gene gain of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses provide a missing link in the evolution of giant viruses Plankton-infecting relatives of herpesviruses clarify the evolutionary trajectory of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Morgan Gaïa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morgan-gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4936-4780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181135337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">311838478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread and intron-rich mirusviruses are predicted to reproduce in nuclei of unicellular eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Medvedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.228-239. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-025-02190-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05442839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Genomes of Early Nucleocytoviruses Revealed by Ancient Origins of Viral Aminoacyl-tRNA Synthetases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (8), pp.msae149. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Transfer Among Viruses Substantially Contributes to Gene Gain of Giant Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (8), pp.msae161. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the invertebrate herpesviruses in the global sequence datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Rosani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1159754. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1159754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04162270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mimivirus to Mirusvirus: The Quest for Hidden Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.1758. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15081758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616 (7958), pp.783-789. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04085734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of giant viruses in polar oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernàndez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6233. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41910-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus et l’émergence des cellules eucaryotes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (12), pp.990-998. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.msac022. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04281384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanding Asgard archaea and their elusive relationships with Eukarya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mlf2.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04281379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral origin of eukaryotic type IIA DNA topoisomerases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.veac097. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veac097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03841210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of viral myosin genes with complex evolutionary history within plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O. Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urara Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.e683294. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.683294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Varidnaviria Morphogenesis Module: Congruence and Incongruence With the Tree of Life and Viral Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.704052. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.704052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097258v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus géants et l’origine des ARN polymérases des eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.230-233. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Ku and Sun: Ancestors of modern giant and large eukaryotic dsDNA viruses infected proto-eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (6), pp.2749-2750. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920855117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered bacterium fuels evolution debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 571 (7765), pp.326. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-02163-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of giant and large eukaryotic dsDNA viruses predated the origin of modern eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (39), pp.19585-19592. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912006116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgard archaea do not close the debate about the universal tree of life topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshan Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.e1007215. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokiarchaea are close relatives of Euryarchaeota, not bridging the gap between prokaryotes and eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshan Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006810. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01570207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant viruses and the origin of modern eukaryotes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.44-9. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamilon, a Novel Virophage with Mimiviridae Host Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Boughalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e94923. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0094923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of Improvements in Mimiviridae and Marseilleviridae Isolation from Amoeba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine-Gaelle Ikanga Reteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Boughalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (6), pp.354-363. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000354556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad Spectrum of Mimiviridae Virophage Allows Its Isolation Using a Mimivirus Reporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fournous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61912. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of NCLDVs infecting eukaryotic plankton in the open ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Aquatic Virus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiroyuki Ogata, Jun 2021, Online (Kyoto), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des virus géants dans un monde viral en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence HYGIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Nov 2020, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-evolution of NCLDVs (& their role in eukaryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Ringberg Symposium on Giant Virus Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthias Fischer, Nov 2019, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses: a complex evolutionary trajectory beyond realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Ringberg Symposium on Giant Virus Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, pp.14-22, 2021, 978-0-12-814516-6. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814515-9.00039-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Foreterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pabulo Henrique Rampelotto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms of Microbial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p 55-99, 2018, Grand Challenges in Biology and Biotechnology book series (GCBB), 978-3-319-69078-0 (ebook). </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69078-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9780470015902. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0001525.pub3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virophage Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Desnues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard La Scola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion: Archaea Is Our Evolutionary Sister, Not Mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closest relatives of poxviruses are spread in the gut of humans and animals worldwide: the egoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Koonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene transfer among viruses substantially contributes to gene gain of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex genomes of early nucleocytoviruses revealed by ancient origins of viral aminoacyl-tRNA synthetases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses provide a missing link in the evolution of giant viruses Plankton-infecting relatives of herpesviruses clarify the evolutionary trajectory of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6ED6C90C"/>
+    <w:nsid w:val="F1A90CB9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-gaia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4936-4780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181135337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311838478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05442839v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02190-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Kijima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hikida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Okazaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385851v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#224;ndez-Guerra" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41910-6" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385790v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15081758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04162270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Rosani" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1159754" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.12012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03841210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Woo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.704052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urara Miyazaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.683294" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920855117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-02163-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912006116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007215" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006810" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.02.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benamar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Boughalmi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pagnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094923" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine-Gaelle Ikanga Reteno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Saadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000354556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Campocasso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fournous" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061912" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814515-9.00039-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Foreterre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69078-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001525.pub3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Koonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-gaia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4936-4780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181135337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311838478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05442839v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02190-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Kijima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hikida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Okazaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04162270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Rosani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1159754" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15081758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#224;ndez-Guerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41910-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022164" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.12012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03841210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urara Miyazaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.683294" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Woo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.704052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920855117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-02163-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912006116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007215" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006810" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.02.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benamar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Boughalmi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pagnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094923" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine-Gaelle Ikanga Reteno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Saadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000354556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Campocasso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fournous" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061912" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814515-9.00039-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Foreterre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69078-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001525.pub3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Koonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>