--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Morgan Gaïa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morgan-gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4936-4780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181135337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">311838478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread and intron-rich mirusviruses are predicted to reproduce in nuclei of unicellular eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Medvedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.228-239. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-025-02190-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05442839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Genomes of Early Nucleocytoviruses Revealed by Ancient Origins of Viral Aminoacyl-tRNA Synthetases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (8), pp.msae149. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Transfer Among Viruses Substantially Contributes to Gene Gain of Giant Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (8), pp.msae161. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the invertebrate herpesviruses in the global sequence datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Rosani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1159754. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1159754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04162270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mimivirus to Mirusvirus: The Quest for Hidden Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.1758. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15081758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616 (7958), pp.783-789. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04085734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of giant viruses in polar oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernàndez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6233. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41910-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus et l’émergence des cellules eucaryotes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (12), pp.990-998. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.msac022. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04281384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanding Asgard archaea and their elusive relationships with Eukarya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mlf2.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04281379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral origin of eukaryotic type IIA DNA topoisomerases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.veac097. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veac097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03841210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of viral myosin genes with complex evolutionary history within plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O. Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urara Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.e683294. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.683294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Varidnaviria Morphogenesis Module: Congruence and Incongruence With the Tree of Life and Viral Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.704052. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.704052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097258v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus géants et l’origine des ARN polymérases des eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.230-233. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Ku and Sun: Ancestors of modern giant and large eukaryotic dsDNA viruses infected proto-eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (6), pp.2749-2750. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920855117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered bacterium fuels evolution debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 571 (7765), pp.326. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-02163-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of giant and large eukaryotic dsDNA viruses predated the origin of modern eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (39), pp.19585-19592. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912006116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgard archaea do not close the debate about the universal tree of life topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshan Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.e1007215. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokiarchaea are close relatives of Euryarchaeota, not bridging the gap between prokaryotes and eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshan Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006810. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01570207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant viruses and the origin of modern eukaryotes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.44-9. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamilon, a Novel Virophage with Mimiviridae Host Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Boughalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e94923. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0094923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of Improvements in Mimiviridae and Marseilleviridae Isolation from Amoeba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine-Gaelle Ikanga Reteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Boughalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (6), pp.354-363. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000354556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad Spectrum of Mimiviridae Virophage Allows Its Isolation Using a Mimivirus Reporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fournous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61912. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of NCLDVs infecting eukaryotic plankton in the open ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Aquatic Virus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiroyuki Ogata, Jun 2021, Online (Kyoto), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des virus géants dans un monde viral en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence HYGIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Nov 2020, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-evolution of NCLDVs (& their role in eukaryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Ringberg Symposium on Giant Virus Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthias Fischer, Nov 2019, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses: a complex evolutionary trajectory beyond realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Ringberg Symposium on Giant Virus Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, pp.14-22, 2021, 978-0-12-814516-6. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814515-9.00039-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Foreterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pabulo Henrique Rampelotto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms of Microbial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p 55-99, 2018, Grand Challenges in Biology and Biotechnology book series (GCBB), 978-3-319-69078-0 (ebook). </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69078-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9780470015902. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0001525.pub3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virophage Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Desnues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard La Scola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion: Archaea Is Our Evolutionary Sister, Not Mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closest relatives of poxviruses are spread in the gut of humans and animals worldwide: the egoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Koonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene transfer among viruses substantially contributes to gene gain of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex genomes of early nucleocytoviruses revealed by ancient origins of viral aminoacyl-tRNA synthetases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses provide a missing link in the evolution of giant viruses Plankton-infecting relatives of herpesviruses clarify the evolutionary trajectory of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Morgan Gaïa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morgan-gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4936-4780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181135337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">311838478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread and intron-rich mirusviruses are predicted to reproduce in nuclei of unicellular eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Medvedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.228-239. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-025-02190-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05442839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Genomes of Early Nucleocytoviruses Revealed by Ancient Origins of Viral Aminoacyl-tRNA Synthetases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (8), pp.msae149. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Transfer Among Viruses Substantially Contributes to Gene Gain of Giant Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (8), pp.msae161. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the invertebrate herpesviruses in the global sequence datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Rosani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1159754. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1159754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04162270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mimivirus to Mirusvirus: The Quest for Hidden Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.1758. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15081758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616 (7958), pp.783-789. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04085734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of giant viruses in polar oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernàndez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6233. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41910-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus et l’émergence des cellules eucaryotes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (12), pp.990-998. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.msac022. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04281384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanding Asgard archaea and their elusive relationships with Eukarya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mlf2.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04281379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral origin of eukaryotic type IIA DNA topoisomerases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.veac097. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veac097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03841210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Varidnaviria Morphogenesis Module: Congruence and Incongruence With the Tree of Life and Viral Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.704052. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.704052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of viral myosin genes with complex evolutionary history within plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O. Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urara Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.e683294. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.683294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097258v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus géants et l’origine des ARN polymérases des eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.230-233. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Ku and Sun: Ancestors of modern giant and large eukaryotic dsDNA viruses infected proto-eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (6), pp.2749-2750. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920855117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered bacterium fuels evolution debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 571 (7765), pp.326. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-02163-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of giant and large eukaryotic dsDNA viruses predated the origin of modern eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (39), pp.19585-19592. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912006116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgard archaea do not close the debate about the universal tree of life topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshan Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.e1007215. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokiarchaea are close relatives of Euryarchaeota, not bridging the gap between prokaryotes and eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshan Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006810. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01570207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant viruses and the origin of modern eukaryotes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.44-9. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamilon, a Novel Virophage with Mimiviridae Host Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Boughalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e94923. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0094923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad Spectrum of Mimiviridae Virophage Allows Its Isolation Using a Mimivirus Reporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fournous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61912. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of Improvements in Mimiviridae and Marseilleviridae Isolation from Amoeba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine-Gaelle Ikanga Reteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Boughalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (6), pp.354-363. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000354556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of NCLDVs infecting eukaryotic plankton in the open ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Aquatic Virus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiroyuki Ogata, Jun 2021, Online (Kyoto), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des virus géants dans un monde viral en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence HYGIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Nov 2020, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-evolution of NCLDVs (& their role in eukaryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Ringberg Symposium on Giant Virus Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthias Fischer, Nov 2019, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses: a complex evolutionary trajectory beyond realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Ringberg Symposium on Giant Virus Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, pp.14-22, 2021, 978-0-12-814516-6. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814515-9.00039-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Foreterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pabulo Henrique Rampelotto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms of Microbial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p 55-99, 2018, Grand Challenges in Biology and Biotechnology book series (GCBB), 978-3-319-69078-0 (ebook). </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69078-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9780470015902. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0001525.pub3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virophage Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Desnues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard La Scola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion: Archaea Is Our Evolutionary Sister, Not Mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closest relatives of poxviruses are spread in the gut of humans and animals worldwide: the egoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Koonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex genomes of early nucleocytoviruses revealed by ancient origins of viral aminoacyl-tRNA synthetases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene transfer among viruses substantially contributes to gene gain of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses provide a missing link in the evolution of giant viruses Plankton-infecting relatives of herpesviruses clarify the evolutionary trajectory of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F1A90CB9"/>
+    <w:nsid w:val="33FD1121"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-gaia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4936-4780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181135337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311838478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05442839v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02190-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Kijima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hikida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Okazaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04162270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Rosani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1159754" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15081758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#224;ndez-Guerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41910-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897504v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022164" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.12012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03841210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288984v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urara Miyazaki" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.683294" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288138v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Woo" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.704052" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920855117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-02163-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912006116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007215" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006810" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.02.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benamar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Boughalmi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pagnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094923" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385724v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine-Gaelle Ikanga Reteno" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Saadi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000354556" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384935v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Campocasso" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fournous" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061912" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814515-9.00039-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Foreterre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69078-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001525.pub3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Koonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399864v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-gaia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4936-4780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181135337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311838478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05442839v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02190-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Kijima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hikida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Okazaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04162270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Rosani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1159754" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15081758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#224;ndez-Guerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41910-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.12012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03841210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Woo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.704052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urara Miyazaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.683294" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920855117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-02163-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912006116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007215" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006810" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.02.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benamar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Boughalmi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pagnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094923" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Campocasso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fournous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061912" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385724v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine-Gaelle Ikanga Reteno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Saadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000354556" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814515-9.00039-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Foreterre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69078-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001525.pub3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Koonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>