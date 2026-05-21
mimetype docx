--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Morgan Gaïa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morgan-gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4936-4780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181135337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">311838478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread and intron-rich mirusviruses are predicted to reproduce in nuclei of unicellular eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Medvedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.228-239. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-025-02190-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05442839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Genomes of Early Nucleocytoviruses Revealed by Ancient Origins of Viral Aminoacyl-tRNA Synthetases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (8), pp.msae149. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Transfer Among Viruses Substantially Contributes to Gene Gain of Giant Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (8), pp.msae161. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the invertebrate herpesviruses in the global sequence datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Rosani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1159754. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1159754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04162270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mimivirus to Mirusvirus: The Quest for Hidden Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.1758. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15081758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616 (7958), pp.783-789. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04085734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of giant viruses in polar oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernàndez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6233. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41910-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus et l’émergence des cellules eucaryotes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (12), pp.990-998. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.msac022. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04281384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanding Asgard archaea and their elusive relationships with Eukarya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mlf2.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04281379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral origin of eukaryotic type IIA DNA topoisomerases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.veac097. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veac097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03841210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Varidnaviria Morphogenesis Module: Congruence and Incongruence With the Tree of Life and Viral Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.704052. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.704052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of viral myosin genes with complex evolutionary history within plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O. Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urara Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.e683294. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.683294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097258v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus géants et l’origine des ARN polymérases des eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.230-233. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Ku and Sun: Ancestors of modern giant and large eukaryotic dsDNA viruses infected proto-eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (6), pp.2749-2750. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920855117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered bacterium fuels evolution debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 571 (7765), pp.326. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-02163-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of giant and large eukaryotic dsDNA viruses predated the origin of modern eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (39), pp.19585-19592. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912006116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgard archaea do not close the debate about the universal tree of life topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshan Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.e1007215. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokiarchaea are close relatives of Euryarchaeota, not bridging the gap between prokaryotes and eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshan Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006810. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01570207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant viruses and the origin of modern eukaryotes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.44-9. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamilon, a Novel Virophage with Mimiviridae Host Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Boughalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e94923. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0094923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad Spectrum of Mimiviridae Virophage Allows Its Isolation Using a Mimivirus Reporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fournous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61912. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of Improvements in Mimiviridae and Marseilleviridae Isolation from Amoeba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine-Gaelle Ikanga Reteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Boughalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (6), pp.354-363. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000354556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of NCLDVs infecting eukaryotic plankton in the open ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Aquatic Virus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiroyuki Ogata, Jun 2021, Online (Kyoto), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des virus géants dans un monde viral en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence HYGIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Nov 2020, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-evolution of NCLDVs (& their role in eukaryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Ringberg Symposium on Giant Virus Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthias Fischer, Nov 2019, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses: a complex evolutionary trajectory beyond realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Ringberg Symposium on Giant Virus Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, pp.14-22, 2021, 978-0-12-814516-6. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814515-9.00039-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Foreterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pabulo Henrique Rampelotto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms of Microbial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p 55-99, 2018, Grand Challenges in Biology and Biotechnology book series (GCBB), 978-3-319-69078-0 (ebook). </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69078-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9780470015902. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0001525.pub3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virophage Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Desnues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard La Scola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion: Archaea Is Our Evolutionary Sister, Not Mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closest relatives of poxviruses are spread in the gut of humans and animals worldwide: the egoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Koonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex genomes of early nucleocytoviruses revealed by ancient origins of viral aminoacyl-tRNA synthetases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene transfer among viruses substantially contributes to gene gain of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses provide a missing link in the evolution of giant viruses Plankton-infecting relatives of herpesviruses clarify the evolutionary trajectory of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId129"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Morgan Gaïa </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morgan-gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4936-4780</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">181135337</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">311838478</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=wLGaF2oAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Widespread and intron-rich mirusviruses are predicted to reproduce in nuclei of unicellular eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Medvedeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulysse Guyet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 11 (1), pp.228-239. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41564-025-02190-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-05442839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Genomes of Early Nucleocytoviruses Revealed by Ancient Origins of Viral Aminoacyl-tRNA Synthetases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (8), pp.msae149. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene Transfer Among Viruses Substantially Contributes to Gene Gain of Giant Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 41 (8), pp.msae161. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msae161⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05047181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses link herpesviruses to giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 616 (7958), pp.783-789. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41586-023-05962-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04085734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic adaptation of giant viruses in polar oceans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernàndez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 (1), pp.6233. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-023-41910-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracing the invertebrate herpesviruses in the global sequence datasets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Umberto Rosani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp.1159754. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmars.2023.1159754⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-04162270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Mimivirus to Mirusvirus: The Quest for Hidden Giants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viruses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 15 (8), pp.1758. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/v15081758⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Functional repertoire convergence of distantly related eukaryotic plankton lineages abundant in the sunlit ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Hinsinger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Frémont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cell Genomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2 (5), pp.100123. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.xgen.2022.100123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03872935v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus et l’émergence des cellules eucaryotes modernes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 38 (12), pp.990-998. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2022164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03897504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant viruses encode actin-related proteins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Jaillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Biology and Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 39 (2), pp.msac022. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/molbev/msac022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04281384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The expanding Asgard archaea and their elusive relationships with Eukarya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">mLife</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1 (1), pp.3-12. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/mlf2.12012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-04281379v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viral origin of eukaryotic type IIA DNA topoisomerases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Virus Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 8 (2), pp.veac097. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ve/veac097⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-03841210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phylogeny of the Varidnaviria Morphogenesis Module: Congruence and Incongruence With the Tree of Life and Viral Taxonomy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.704052. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.704052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03288138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discovery of viral myosin genes with complex evolutionary history within plankton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom O. Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urara Miyazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, pp.e683294. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2021.683294⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04288984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eukaryotic virus composition can predict the efficiency of carbon export in the global ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroto Kaneko</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Blanc-Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hisashi Endo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Chaffron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iScience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 24 (1), pp.102002. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.isci.2020.102002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03097258v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les virus géants et l’origine des ARN polymérases des eucaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine/Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (3), pp.230-233. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/medsci/2021007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03175318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reply to Ku and Sun: Ancestors of modern giant and large eukaryotic dsDNA viruses infected proto-eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 117 (6), pp.2749-2750. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1920855117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02464290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Engineered bacterium fuels evolution debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 571 (7765), pp.326. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/d41586-019-02163-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04259942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diversification of giant and large eukaryotic dsDNA viruses predated the origin of modern eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Guglielmini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony C. Woo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 116 (39), pp.19585-19592. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1073/pnas.1912006116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02294232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asgard archaea do not close the debate about the universal tree of life topology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshan Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (3), pp.e1007215. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1007215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02177609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lokiarchaea are close relatives of Euryarchaeota, not bridging the gap between prokaryotes and eukaryotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danièle Gadelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arshan Nasir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 13 (6), pp.e1006810. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pgen.1006810⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pasteur-01570207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giant viruses and the origin of modern eukaryotes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 31, pp.44-9. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mib.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01443846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zamilon, a Novel Virophage with Mimiviridae Host Specificity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samia Benamar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Boughalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Croce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 9 (4), pp.e94923. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0094923⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Decade of Improvements in Mimiviridae and Marseilleviridae Isolation from Amoeba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorine-Gaelle Ikanga Reteno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanene Saadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Boughalmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intervirology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 56 (6), pp.354-363. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1159/000354556⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broad Spectrum of Mimiviridae Virophage Allows Its Isolation Using a Mimivirus Reporter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Pagnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angélique Campocasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghislain Fournous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Raoult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 8 (4), pp.e61912. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0061912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04384935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genomic exploration of NCLDVs infecting eukaryotic plankton in the open ocean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th Aquatic Virus Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hiroyuki Ogata, Jun 2021, Online (Kyoto), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place des virus géants dans un monde viral en mutation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence HYGIA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie Nationale de Pharmacie, Nov 2020, Online (Paris), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The co-evolution of NCLDVs (& their role in eukaryogenesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Ringberg Symposium on Giant Virus Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Matthias Fischer, Nov 2019, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394644v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses: a complex evolutionary trajectory beyond realms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mart Krupovic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th Ringberg Symposium on Giant Virus Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Tegernsee, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04394603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Origin of Viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Elsevier, pp.14-22, 2021, 978-0-12-814516-6. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-814515-9.00039-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04385882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Foreterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pabulo Henrique Rampelotto. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Mechanisms of Microbial Evolution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer, p 55-99, 2018, Grand Challenges in Biology and Biotechnology book series (GCBB), 978-3-319-69078-0 (ebook). </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-69078-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universal Tree of Life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Wiley &amp; Sons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9780470015902. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470015902.a0001525.pub3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04312085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Virophage Concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Colson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Desnues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard La Scola</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">eLS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley &amp; Sons, Ltd, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02008688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opinion: Archaea Is Our Evolutionary Sister, Not Mother</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violette Da Cunha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04331948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closest relatives of poxviruses are spread in the gut of humans and animals worldwide: the egoviruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans-Joachim Ruscheweyh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Murat Eren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eugene Koonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shinichi Sunagawa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05363610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex genomes of early nucleocytoviruses revealed by ancient origins of viral aminoacyl-tRNA synthetases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soichiro Kijima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tom Delmont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Ogata</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gene transfer among viruses substantially contributes to gene gain of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junyi Wu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiroyuki Hikida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yusuke Okazaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04399864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirusviruses provide a missing link in the evolution of giant viruses Plankton-infecting relatives of herpesviruses clarify the evolutionary trajectory of giant viruses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Gaïa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingjie Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pelletier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Forterre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Vanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (preprint/prepublication)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03876463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="33FD1121"/>
+    <w:nsid w:val="7565FDF7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-gaia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4936-4780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181135337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311838478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05442839v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02190-6" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363609v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Kijima" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hikida" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae149" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047181v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Wu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Okazaki" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae161" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04162270v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Rosani" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1159754" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385790v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15081758" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385851v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#224;ndez-Guerra" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41910-6" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897504v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022164" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281379v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.12012" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03841210v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac097" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Woo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.704052" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288984v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urara Miyazaki" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.683294" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175318v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021007" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464290v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920855117" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259942v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-02163-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294232v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912006116" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007215" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006810" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443846v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.02.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benamar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Boughalmi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pagnier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094923" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384935v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Campocasso" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fournous" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061912" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385724v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine-Gaelle Ikanga Reteno" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Saadi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000354556" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394617v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394630v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394644v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394603v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385882v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814515-9.00039-4" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Foreterre" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69078-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312085v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001525.pub3" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008688v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331948v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363610v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Koonin" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399845v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399864v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-gaia" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4936-4780" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/181135337" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/311838478" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=wLGaF2oAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05442839v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Medvedeva" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulysse Guyet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pelletier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans-Joachim Ruscheweyh" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Sunagawa" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-025-02190-6" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363609v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soichiro Kijima" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Hikida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Delmont" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Ga&#239;a" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae149" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05047181v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junyi Wu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingjie Meng" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yusuke Okazaki" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msae161" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04085734v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Forterre" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Vanni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-05962-4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385851v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fern&#224;ndez-Guerra" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-41910-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04162270v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umberto Rosani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Gaia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O Delmont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart Krupovic" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2023.1159754" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385790v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v15081758" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872935v2" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Hinsinger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fr&#233;mont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xgen.2022.100123" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03897504v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2022164" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281384v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette da Cunha" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Jaillon" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msac022" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04281379v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mlf2.12012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03841210v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Guglielmini" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ve/veac097" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03288138v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony C. Woo" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Da Cunha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.704052" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04288984v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom O. Delmont" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urara Miyazaki" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hisashi Endo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2021.683294" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097258v3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroto Kaneko" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Blanc-Mathieu" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chaffron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2020.102002" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175318v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/medsci/2021007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464290v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1920855117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04259942v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/d41586-019-02163-w" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02294232v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1912006116" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177609v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arshan Nasir" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1007215" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01570207v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Gadelle" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pgen.1006810" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443846v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mib.2016.02.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385705v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samia Benamar" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Boughalmi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pagnier" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Croce" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0094923" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385724v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine-Gaelle Ikanga Reteno" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanene Saadi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000354556" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384935v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Campocasso" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fournous" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Raoult" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0061912" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394617v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394630v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394644v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394603v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385882v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-814515-9.00039-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312160v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Foreterre" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-69078-0" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312085v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.els.net" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470015902.a0001525.pub3" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02008688v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Colson" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Desnues" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard La Scola" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331948v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05363610v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Murat Eren" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Koonin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399845v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04399864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03876463v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>