--- v0 (2026-03-06)
+++ v1 (2026-04-13)
@@ -1368,1531 +1368,1555 @@
               <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 73, pp.40-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.msec.2016.11.115⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01530843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic response of Pseudomonas aeruginosa PAO1 adhering to solid surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Orange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 8, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3389/fmicb.2017.01465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial poly(ethylene terephthalate) surfaces obtained from thymyl methacrylate polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Bedel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benedicte Lepoittevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 53 (17), pp.1975 - 1985. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/pola.27647⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01822441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilm-associated persistence of food-borne pathogens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Murielle Naitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 45 (Part D), pp.167-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2014.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagella but not type IV pili are involved in the initial adhesion of Pseudomonas aeruginosa PAO1 to hydrophobic or superhydrophobic surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanne Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 131, pp.59-66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.04.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01151646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the diversity of listeria monocytogenes biofilm architecture by high-throughput confocal laser scanning microscopy and the predominance of the honeycomb-like morphotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81 (5), pp.1813-1819. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.03173-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecies diversity of Lactobacillus sakei response to oxidative stress and variability of strain performance in mixed strains challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 29 (2), pp.197 - 204. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2011.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01003446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantification of viable Brochothrix thermosphacta in cooked shrimp and salmon by real-time PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kelthoum K. Mamlouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina S. Mace</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel E. Jaffres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir M. Ferchichi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (1), pp.173 - 179. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fm.2011.09.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01004204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers le développement de surfaces antimicrobiennes bioinspirées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.N Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01568972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence of autoinduction heterogeneity via expression of the agr system of listeria monocytogenes at the single-cell level</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul J.-P. Lemaître</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 77 (17), pp.6286-6289. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02891-10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01000244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of listeria monocytogenes to liquid smoke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Chafsey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France M.-F. Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Leroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 104 (6), pp.1744-1753. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03731.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02662626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative detection of Listeria monocytogenes in biofilms by real-time PCR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre de Coppet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bourion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinta Rachman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve H. Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71 (4), pp.2190-2194. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.71.4.2190-2194.2005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2902,51 +2926,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et mise au point d'une machine à traire pilote pour étudier les biofilms et l'impact sur la qualité microbiologique du lait cru</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Laithier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2968,235 +2992,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Hubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05109047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust and versatile grafted bacteriostatic polymer surfaces based on ionenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Debou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J M Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Ed. Smart Materials and Surfaces (SMS 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02329587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagella and abiotic surface physicochemical properties: two major influential factors of the bacterial adhesion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3218,120 +3242,120 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces bactériostatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Carrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3376,302 +3400,302 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse descriptive de la biocontamination surfacique des équipements en industries charcutières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Frémaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Zapha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Brettanomyces-surfaces, un phénomène substratum et souche dépendant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Poupault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02786090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioadhésion et réactivité bactérienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3680,1072 +3704,1072 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de souches de Brettanomyces bruxellensis : lien entre groupe génétique, propriétés de surface et colonisation des matériaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02789452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial surface sensing: Proteome and subsequent virulence of bacteria depends on inorganic surface properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAR 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial surface sensing: Phenotype of adherent bacteria depends on abiotic surface properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOFILMS 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions matériaux-milieux biologiques; aspects physico-chimiques et biologiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Contamination des surfaces et désinfection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-N. Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Herry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques de l'Institut Jean Barriol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2013, NANCY, France</w:t>
+              <w:t xml:space="preserve">SFM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, LILLE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570184v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitements anti-adhésion : le caractère hydrophile des surfaces module l'action des structures d'ancrage chez Pseudomonas aeruginosa.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
+                <w:t xml:space="preserve">Interactions matériaux-milieux biologiques; aspects physico-chimiques et biologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-N. Bellon-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Herry</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">M.-N. Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium Franco-Marocain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, FES, Maroc</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques de l'Institut Jean Barriol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, NANCY, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570256v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contamination des surfaces et désinfection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+                <w:t xml:space="preserve">Traitements anti-adhésion : le caractère hydrophile des surfaces module l'action des structures d'ancrage chez Pseudomonas aeruginosa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-N. Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, LILLE, France</w:t>
+              <w:t xml:space="preserve">Symposium Franco-Marocain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, FES, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570159v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genotype fingerprint of Lactobacillus sakei structural populations in meat products: Understanding the species evolution capacity and its global behavior in variable ecological food niches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Zagorec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Microbiologistes de l'INRA 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intra-species diversity of Lactobacillus sakei as a tool for designing biopreservative cultures of fresh meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane Chaillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lucquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Daty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afef Najjari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. European Food Congress (EFFOST)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4755,685 +4779,685 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EVALUATION OF FOOD QUALITY AND SAFETY FOR PACKAGED HAM USING BIODEGRADABLE PACKAGING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Domenek</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CEIAL VIII Ecuadorian Congress on Food Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Guyaquil, Ecuador. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03887512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Control of abiotic material biocontamination with foodborne pathogens by using anti-bioadhesive engineered surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France. , 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single cell analysis evidence Heterogeneous expression of the Agr communication system of Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Vivant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop Interactions des Microorganismes avec leurs Environnements : Circulation, Adaptation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Dijon, France. , 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01204382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilms structural diversity of 100 strains of the food-borne pathogen Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOFILMS 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the virulence and inert surface adhesion of Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Pilchova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. M. Cappelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Gudmundsdóttir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. F. Pilet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOFILMS 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flagella and abiotic surface physicochemical properties : two major influential actors of the bacterial adhesion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruzaud J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilbaud M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herry J.-M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renault M.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bellon-Fontaine M.-N.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOFILMS 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01570161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5443,370 +5467,370 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfaces antimicrobiennes (chapitre 7)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geraldine Carrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cathérine Stride</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Noëlle Bellon-Fontaine, Anne-Laure Boutillier, Christophe Hermon. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agents antimicrobiens et sécurité sanitaire des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lavoisier, 2021, Sciences et techniques agroalimentaires, 9782743025977</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03379044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 3. Conservateurs et ingrédients à action antimicrobienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Oulahal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Fremaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Degraeve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agents antimicrobiens et sécurité sanitaire des aliments</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LAVOISIER</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03832935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel type de corrosion l’industrie agroalimentaire génère-t-elle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Allion-Maurer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodégradation des matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quae, 120 p., 2017, 978-2-7592-2451-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01692270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5816,154 +5840,154 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide sur les bonnes pratiques de prélèvement de surfaces en industrie agro-alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Hermon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Midelet-Bourdin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Boutillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RMT Actia CHLEAN-Guide sur les bonnes pratiques de prélèvement de surfaces en IAA.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5973,114 +5997,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listeria monocytogenes dans l'industrie des produits de la mer: quantification, virulence et réponse au stress fumé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université de Nantes, 2007. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02821958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId203"/>
+      <w:footerReference w:type="default" r:id="rId205"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6148,51 +6172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="417084D1"/>
+    <w:nsid w:val="2864FD3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6379,51 +6403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-guilbaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7511-7487" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art06" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Montagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bakhtiar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104480" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khzam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213281" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104217" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413889v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Ostrowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Teixeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02909781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malabirade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Debou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Leleu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tarrade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01822441v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bedel" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lepoittevin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27647" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18C2B263-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204463v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.04.015" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151646v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coudreuse" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.036" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204409v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03173-14" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004204v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum K. Mamlouk" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Mace" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan M. Guilbaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Jaffres" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.012" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2NKT7RD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legeay" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000244v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02891-10" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662626v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03731.x" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682519v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourion" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.4.2190-2194.2005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109047v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329587v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernardi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Debou" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Herry" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789952v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791130v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786071v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zapha" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786090v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupault" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789373v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Meunier" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570142v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruzaud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herry" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570256v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570159v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204348v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204347v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887512v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790847v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204382v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570155v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilchova" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cappelier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudmundsd&#243;ttir" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Pilet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570161v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruzaud J." TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbaud M." TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herry J.-M." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault M." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellon-Fontaine M.-N." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379044v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Carrot" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cath&#233;rine Stride" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832935v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/notice.asp?ouvrage=4487545&amp;amp;combien=1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692270v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276185v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hermon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet-Bourdin" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutillier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821958v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-guilbaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7511-7487" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art06" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Montagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bakhtiar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104480" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khzam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213281" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104217" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413889v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Ostrowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Teixeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02909781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malabirade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Debou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Leleu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tarrade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZF7R96R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01822441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bedel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lepoittevin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18C2B263-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.04.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coudreuse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8509FK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03173-14" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum K. Mamlouk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Mace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan M. Guilbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Jaffres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2NKT7RD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legeay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02891-10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03731.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.4.2190-2194.2005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Debou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Herry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zapha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Meunier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruzaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570159v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204347v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204382v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilchova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cappelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudmundsd&#243;ttir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Pilet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruzaud J." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbaud M." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herry J.-M." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellon-Fontaine M.-N." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Carrot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cath&#233;rine Stride" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832935v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/notice.asp?ouvrage=4487545&amp;amp;combien=1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276185v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hermon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet-Bourdin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutillier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821958v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>