--- v1 (2026-04-13)
+++ v2 (2026-05-08)
@@ -594,295 +594,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface properties and bacterial adhesion on polyurethane central catheters: Impact of ethanol lock solution</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High intraspecific variation of the cell surface physico-chemical and bioadhesion properties in Brettanomyces bruxellensis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Le Montagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Khzam</w:t>
+                <w:t xml:space="preserve">Cécile Miot-Sertier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Saunier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Dazzi</w:t>
+                <w:t xml:space="preserve">Lysiane Brocard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Warren Albertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomaterials Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bioadv.2023.213281⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 112, pp.104217. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04303122v1</w:t>
+                <w:t xml:space="preserve">hal-04163268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High intraspecific variation of the cell surface physico-chemical and bioadhesion properties in Brettanomyces bruxellensis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Paul Le Montagner</w:t>
+                <w:t xml:space="preserve">Surface properties and bacterial adhesion on polyurethane central catheters: Impact of ethanol lock solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Khzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Miot-Sertier</w:t>
+                <w:t xml:space="preserve">J.M. Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lysiane Brocard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Warren Albertin</w:t>
+                <w:t xml:space="preserve">A. Dazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 112, pp.104217. </w:t>
+              <w:t xml:space="preserve">Biomaterials Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 146, pp.213281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2023.104217⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bioadv.2023.213281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04163268v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04303122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep impact of the inactivation of the SecA2-only protein export pathway on the proteosurfaceome of Listeria monocytogenes</w:t>
               </w:r>
@@ -996,295 +996,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03413889v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Grafting of Polyionenes: New Potent and Versatile Antimicrobial Surfaces</w:t>
+                <w:t xml:space="preserve">European survey and evaluation of sampling methods recommended by the standard EN ISO 18593 for the detection of Listeria monocytogenes and Pseudomonas fluorescens on industrial surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Bernardi</w:t>
+                <w:t xml:space="preserve">Thomas Brauge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margareth Renault</w:t>
+                <w:t xml:space="preserve">Lena Barre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Malabirade</w:t>
+                <w:t xml:space="preserve">Guylaine Leleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabila Debou</w:t>
+                <w:t xml:space="preserve">Stéphane André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
+                <w:t xml:space="preserve">Catherine C. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20 (10), pp.2000157. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 367 (7), pp.fnaa057. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/mabi.202000157⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02909781v1</w:t>
+                <w:t xml:space="preserve">hal-02620313v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European survey and evaluation of sampling methods recommended by the standard EN ISO 18593 for the detection of Listeria monocytogenes and Pseudomonas fluorescens on industrial surfaces</w:t>
+                <w:t xml:space="preserve">Robust Grafting of Polyionenes: New Potent and Versatile Antimicrobial Surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Brauge</w:t>
+                <w:t xml:space="preserve">Sarah Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lena Barre</w:t>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guylaine Leleu</w:t>
+                <w:t xml:space="preserve">Antoine Malabirade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane André</w:t>
+                <w:t xml:space="preserve">Nabila Debou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine C. Denis</w:t>
+                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 367 (7), pp.fnaa057. </w:t>
+              <w:t xml:space="preserve">Macromolecular Bioscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20 (10), pp.2000157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnaa057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/mabi.202000157⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620313v1</w:t>
+                <w:t xml:space="preserve">cea-02909781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The design of superhydrophobic stainless steel surfaces by controlling nanostructures: A key parameter to reduce the implantation of pathogenic bacteria</w:t>
               </w:r>
@@ -1544,583 +1544,583 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antibacterial poly(ethylene terephthalate) surfaces obtained from thymyl methacrylate polymerization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the diversity of listeria monocytogenes biofilm architecture by high-throughput confocal laser scanning microscopy and the predominance of the honeycomb-like morphotype</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Bedel</w:t>
+                <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benedicte Lepoittevin</w:t>
+                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Costa</w:t>
+                <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Leroy</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Romain Briandet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/pola.27647⟩</w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 81 (5), pp.1813-1819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.03173-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01822441v1</w:t>
+                <w:t xml:space="preserve">hal-01204409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biofilm-associated persistence of food-borne pathogens</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antibacterial poly(ethylene terephthalate) surfaces obtained from thymyl methacrylate polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Bedel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benedicte Lepoittevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Bridier</w:t>
+                <w:t xml:space="preserve">Ludovic Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+                <w:t xml:space="preserve">Olivier Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Murielle Naitali</w:t>
+                <w:t xml:space="preserve">Diana Dragoe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 53 (17), pp.1975 - 1985. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/pola.27647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fm.2014.04.015⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01204463v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01822441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagella but not type IV pili are involved in the initial adhesion of Pseudomonas aeruginosa PAO1 to hydrophobic or superhydrophobic surfaces</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biofilm-associated persistence of food-borne pathogens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Coudreuse</w:t>
+                <w:t xml:space="preserve">Arnaud Bridier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Canette</w:t>
+                <w:t xml:space="preserve">Pilar Sanchez-Vizuete</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
+                <w:t xml:space="preserve">Jean-Christophe Piard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Murielle Naitali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.04.036⟩</w:t>
+              <w:t xml:space="preserve">Food Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 45 (Part D), pp.167-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fm.2014.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01151646v1</w:t>
+                <w:t xml:space="preserve">hal-01204463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the diversity of listeria monocytogenes biofilm architecture by high-throughput confocal laser scanning microscopy and the predominance of the honeycomb-like morphotype</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+                <w:t xml:space="preserve">Flagella but not type IV pili are involved in the initial adhesion of Pseudomonas aeruginosa PAO1 to hydrophobic or superhydrophobic surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Tarrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Piveteau</w:t>
+                <w:t xml:space="preserve">Arnaud Coudreuse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mickaël Desvaux</w:t>
+                <w:t xml:space="preserve">Alexis Canette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Brisse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-Marie J.-M. Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.59-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2015.04.036⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/AEM.03173-14⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01204409v1</w:t>
+                <w:t xml:space="preserve">hal-01151646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intraspecies diversity of Lactobacillus sakei response to oxidative stress and variability of strain performance in mixed strains challenges</w:t>
               </w:r>
@@ -2420,51 +2420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Legeay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2532,51 +2532,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique D. Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3184,1041 +3184,1041 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02329587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flagella and abiotic surface physicochemical properties: two major influential factors of the bacterial adhesion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bioadhésion et réactivité bactérienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789952v1</w:t>
+                <w:t xml:space="preserve">hal-02789373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces bactériostatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Caractérisation de souches de Brettanomyces bruxellensis : lien entre groupe génétique, propriétés de surface et colonisation des matériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Carrot</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
+                <w:t xml:space="preserve">Ludivine Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02791130v1</w:t>
+                <w:t xml:space="preserve">hal-02789452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse descriptive de la biocontamination surfacique des équipements en industries charcutières</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bastien Frémaux</w:t>
+                <w:t xml:space="preserve">Flagella and abiotic surface physicochemical properties: two major influential factors of the bacterial adhesion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Herry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margareth Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786071v1</w:t>
+                <w:t xml:space="preserve">hal-02789952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions Brettanomyces-surfaces, un phénomène substratum et souche dépendant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Surfaces bactériostatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Carrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Debou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02786090v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02791130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioadhésion et réactivité bactérienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyse descriptive de la biocontamination surfacique des équipements en industries charcutières</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Frémaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Zapha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02789373v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation de souches de Brettanomyces bruxellensis : lien entre groupe génétique, propriétés de surface et colonisation des matériaux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Interactions Brettanomyces-surfaces, un phénomène substratum et souche dépendant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margareth Renault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Noëlle Bellon-Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Herry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludivine Meunier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pascal Poupault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioadh'2017. Colloque Bioadhésion, Biocontamination des surfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Bouray sur Juine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02789452v1</w:t>
+                <w:t xml:space="preserve">hal-02786090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial surface sensing: Proteome and subsequent virulence of bacteria depends on inorganic surface properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bacterial surface sensing: Phenotype of adherent bacteria depends on abiotic surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bruzaud</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">A. Guillot</w:t>
+                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Bouffartigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICAR 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, MADRID, Spain</w:t>
+              <w:t xml:space="preserve">BIOFILMS 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01570142v1</w:t>
+                <w:t xml:space="preserve">hal-01570138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bacterial surface sensing: Phenotype of adherent bacteria depends on abiotic surface properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgan Guilbaud</w:t>
+                <w:t xml:space="preserve">Bacterial surface sensing: Proteome and subsequent virulence of bacteria depends on inorganic surface properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bruzaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chevalier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alain Guillot</w:t>
+                <w:t xml:space="preserve">A. Guillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BIOFILMS 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">ICAR 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, MADRID, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01570138v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01570142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contamination des surfaces et désinfection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-N. Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4286,51 +4286,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions matériaux-milieux biologiques; aspects physico-chimiques et biologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.-N. Bellon-Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4394,51 +4394,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traitements anti-adhésion : le caractère hydrophile des surfaces module l'action des structures d'ancrage chez Pseudomonas aeruginosa.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bruzaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5009,51 +5009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Garmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5108,77 +5108,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biofilms structural diversity of 100 strains of the food-borne pathogen Listeria monocytogenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Piveteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Brisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Briandet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BIOFILMS 5</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6172,51 +6172,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2864FD3C"/>
+    <w:nsid w:val="8189781B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6403,51 +6403,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-guilbaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7511-7487" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art06" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Montagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bakhtiar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104480" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303122v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khzam" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213281" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163268v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104217" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413889v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Ostrowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Teixeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02909781v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malabirade" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Debou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000157" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620313v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Leleu" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa057" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tarrade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZF7R96R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01822441v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bedel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lepoittevin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27647" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18C2B263-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204463v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.04.015" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151646v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coudreuse" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8509FK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204409v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03173-14" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum K. Mamlouk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Mace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan M. Guilbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Jaffres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2NKT7RD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legeay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02891-10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03731.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.4.2190-2194.2005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Debou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Herry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789952v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791130v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786071v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zapha" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786090v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupault" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789373v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789452v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Meunier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570142v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruzaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillot" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570159v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204347v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204382v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilchova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cappelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudmundsd&#243;ttir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Pilet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruzaud J." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbaud M." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herry J.-M." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellon-Fontaine M.-N." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Carrot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cath&#233;rine Stride" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832935v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/notice.asp?ouvrage=4487545&amp;amp;combien=1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276185v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hermon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet-Bourdin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutillier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821958v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-guilbaud" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7511-7487" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015640v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Desmousseaux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Guilbaud" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Tormo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Oulahal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-25352" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04601019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Laithier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hubert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Poulet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Hardit" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art06" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04538592v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Le Montagner" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Bakhtiar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Miot-Sertier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Warren Albertin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2024.104480" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04163268v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Miot-Sertier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysiane Brocard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2023.104217" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04303122v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Khzam" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saunier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Herry" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dazzi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bioadv.2023.213281" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413889v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Chafsey" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafal Ostrowski" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Teixeira" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Herry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2021.104388" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02620313v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Brauge" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Barre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guylaine Leleu" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Andr&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine C. Denis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaa057" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02909781v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bernardi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Renault" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Malabirade" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Debou" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Leroy" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mabi.202000157" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bruzaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Tarrade" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Celia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Darmanin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Taffin de Givenchy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2016.11.115" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KZF7R96R-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575338v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Bouffartigues" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guillot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2017.01465" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204409v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Piveteau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Desvaux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Brisse" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Briandet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.03173-14" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01822441v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Bedel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Lepoittevin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Costa" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Leroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Dragoe" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pola.27647" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-18C2B263-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204463v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Bridier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pilar Sanchez-Vizuete" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Piard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Naitali" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2014.04.015" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01151646v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coudreuse" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Canette" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie J.-M. Herry" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2015.04.036" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN8509FK-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01003446v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.07.011" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B3PJNZF-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01004204v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelthoum K. Mamlouk" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina S. Mace" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan M. Guilbaud" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel E. Jaffres" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir M. Ferchichi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2011.09.012" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2NKT7RD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01568972v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.N Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Guilbaud" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Renault" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Legeay" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000244v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique D. Garmyn" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gal" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul J.-P. Lema&#238;tre" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02891-10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662626v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France M.-F. Pilet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03731.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682519v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre de Coppet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bourion" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cinta Rachman" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.71.4.2190-2194.2005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109047v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02329587v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Bernardi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Renault" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Debou" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Leroy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J M Herry" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789373v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789452v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Meunier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789952v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791130v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carrot" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786071v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fr&#233;maux" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Zapha" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786090v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Poupault" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570138v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chevalier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570142v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bruzaud" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chevalier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Maillot" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guillot" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570159v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-N. Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Herry" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570184v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570256v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204348v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lucquin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204347v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Najjari" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03887512v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Domenek" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790847v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01204382v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Vivant" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Garmyn" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570155v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Pilchova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Cappelier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gudmundsd&#243;ttir" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F. Pilet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01570161v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruzaud J." TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilbaud M." TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herry J.-M." TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renault M." TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bellon-Fontaine M.-N." TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03379044v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Carrot" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cath&#233;rine Stride" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-No&#235;lle Bellon-Fontaine" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832935v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Fremaux" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Carlier" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Degraeve" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lavoisier.fr/livre/notice.asp?ouvrage=4487545&amp;amp;combien=1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692270v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Allion-Maurer" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276185v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hermon" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Midelet-Bourdin" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Denis" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Boutillier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02821958v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>