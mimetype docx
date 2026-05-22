--- v0 (2026-03-15)
+++ v1 (2026-05-22)
@@ -433,256 +433,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05450042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Dynamics of Integration. Non-Profit Organizations Supporting Migrants and Societies in French, Spanish and Danish Social Spaces</w:t>
+                <w:t xml:space="preserve">Les dynamiques de l’intégration : associations d’aide aux migrants et sociétés au cœur des espaces français, espagnol et danois. Thèse en sociologie, sous la direction d’Olivier Cousin et de Claire Schiff, soutenue le 17 mars 2022, université de Bordeaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Sociologist</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Identity versus science? Science at the service of identity? (5), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2023.11299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04587185v1</w:t>
+                <w:t xml:space="preserve">hal-04080864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’accueil des étrangers à la fabrique d’une identité locale cosmopolite : le cas du Pays basque sud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 2023/4 (194), pp.45-64. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/migra.194.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04587166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dynamiques de l’intégration : associations d’aide aux migrants et sociétés au cœur des espaces français, espagnol et danois. Thèse en sociologie, sous la direction d’Olivier Cousin et de Claire Schiff, soutenue le 17 mars 2022, université de Bordeaux</w:t>
+                <w:t xml:space="preserve">The Dynamics of Integration. Non-Profit Organizations Supporting Migrants and Societies in French, Spanish and Danish Social Spaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés Plurielles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The European Sociologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, The social fabric under stress, 49</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/societes-plurielles.2023.11299⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04080864v1</w:t>
+                <w:t xml:space="preserve">hal-04587185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les imaginaires nationaux : cadres des luttes entre partisans de la fermeture et de l’ouverture. Une analyse des espaces politiques français et danois</w:t>
               </w:r>
@@ -1190,51 +1190,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768230v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.151.0095" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587185v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587166v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.194.0045" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080864v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11299" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2620" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2019.4857" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04040528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0068" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457701v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lans" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768230v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430980v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05450042v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpsf.151.0095" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080864v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/societes-plurielles.2023.11299" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587166v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.194.0045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04587185v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03554832v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.2620" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02430965v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/diver.2019.4857" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386065v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04040528v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2022BORD0068" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>