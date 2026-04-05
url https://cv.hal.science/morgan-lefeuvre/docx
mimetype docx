--- v0 (2026-03-13)
+++ v1 (2026-04-05)
@@ -212,103 +212,103 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Film Studios in Britain, France, Germany and Italy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sarah Street</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tim Bergfelder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sue Harris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Halsall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sue Harris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">British Film Institute / Bloomsbury. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury Publishing Plc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, 2026, </w:t>
@@ -346,51 +346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Manufactures de nos rêves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Berthomé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -421,51 +421,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et interpréter un storyboard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vernet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -528,51 +528,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la rémigration au prisme de l’histoire socio-culturelle du cinéma français de l’après-guerre : typologie, sources, méthodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinéma et rémigration vers l'Allemagne et l'Europe après 1945 : quelles perspectives pour l'histoire du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière Lyon 2 / Filmuniversität Babelsberg Konrad Wolf, Jun 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -597,51 +597,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pagnol : &amp;quot;Marseille deviendra le Hollywood français&amp;quot;, le rêve inabouti d'un enfant d'Aubagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’équipe de film à l’épreuve du territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre culturel international de Cerisy-la-Salle, Jun 2025, Cerisy-la-Salle, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
@@ -675,51 +675,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pagnol: the art of networking to build a film independent career</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Associations, réseaux, cercles et salons. Regroupements de professionnel.le.s et industrie du cinéma (1917-1961)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFRHC / ESTCA Paris-8 / RIRRA21 Montpellier 3, Mar 2025, Paris (INHA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -744,51 +744,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continental Film: A German company at the heart of the French production system during the Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mapping German Film Exile. A Transnational perspective.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Johannes Gutenberg-University, Mainz, Jun 2024, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -813,51 +813,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C’est ainsi que je devins – pâle de honte et de terreur – tenancier de studios » : Retour sur l’aventure singulière des studios Marcel Pagnol de Marseille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pagnol, artiste universel</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aix-Marseille Université (CIELAM, UMR PRISM et IDEAS)), Oct 2024, Aubagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -882,51 +882,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pagnol: the success and limitations of an independent filmmaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 20th &amp; 21st-Century French &amp; Francophone Studies International Colloquium : The Independance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Villanova University, Feb 2024, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -951,51 +951,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Venice Film Festival: an effective tool to serve the film policy of the Fascist regime and strengthen the Rome-Berlin axis (1932-1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Film Europe: European cinema between imagination and reality in the fascist era (1933-1945)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibniz-Zentrum für Zeithistorische Forschung Potsdam / Deutsches Historisches Institut in Rom, Oct 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1020,51 +1020,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WWII: a specific period in the history of French studios work organization (1939-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th BAFTSS conference "Labour and Screen Media"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAFTSS / University of Sussex, Apr 2024, Brighton (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1083,195 +1083,195 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey through the territories of Eastern Paris studios in their Golden Age: the case of Joinville and Saint-Maurice (1930-1960)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Pagnol studios in Marseille: a singular experience of decentralization of French film production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Locating media industries, cities, spaces, places</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, King's College, Jun 2023, London (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Film studios: histories, evolution, innovation, futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC-Studiotec, Jun 2023, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543301v1</w:t>
+                <w:t xml:space="preserve">hal-05543329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pagnol studios in Marseille: a singular experience of decentralization of French film production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A journey through the territories of Eastern Paris studios in their Golden Age: the case of Joinville and Saint-Maurice (1930-1960)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Film studios: histories, evolution, innovation, futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERC-Studiotec, Jun 2023, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Locating media industries, cities, spaces, places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, King's College, Jun 2023, London (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543329v1</w:t>
+                <w:t xml:space="preserve">hal-05543301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French and Italian film industries during World War II: the unknown cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 SCMS annual conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SCMS, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1296,51 +1296,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between influences from Hollywood and Babelsberg: The French studios facing the transition to sound film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Annual BAFTSS Conference "Collaboration and cross-pollination"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, BAFTSS, Apr 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1397,51 +1397,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pagnol : &amp;quot;Marseille deviendra le Hollywood français&amp;quot;, le rêve inabouti d'un enfant d'Aubagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1491,51 +1491,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pagnol, Filmmaker: The Price of Independence (1930–1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contemporary French and Francophone Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 29 (3), pp.389-407. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1569,51 +1569,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pagnol au prisme des archives du secrétariat général à l’Information de Vichy : nouvel éclairage sur l’activité des studios et usines de tirage de Marseille (1940-1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 105, pp.152-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1638,51 +1638,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’acteur : un travailleur des studios comme un autre ? Place des acteurs dans le système des studios français des années 1930</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 4, pp.19-38. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1742,51 +1742,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Boillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 47, pp.173 - 175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1820,51 +1820,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les travailleurs des studios : modalités d’embauches et conditions de travail (1930-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 65, pp.122-149. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1898,51 +1898,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le storyboard : un outil au service de la création cinématographique. L'exemple de Ministry of Fear de Fritz Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (1), pp.89 - 112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2008,51 +2008,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coproductions, une solution à la crise des cinématographies française et italienne de l’après-guerre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe du cinéma [actes du colloque du Centre culturel international de Cerisy-la-Salle du 29 septembre au 3 octobre 2021], sous la direction de Vincent Amiel, José Moure, Benjamin Thomas et David Vasse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2090,51 +2090,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’avènement du parlant aux premiers accords de coproduction : pour une histoire rhizomatique des coopérations cinématographiques franco-italiennes (1929-1949)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Équipe de film au travail. Créations artistiques et cadres industriels, sous la direction de Katalin Pór et Caroline Renouard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2172,51 +2172,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniciens et ouvriers des studios dans les années 1930 : enjeux et limites d’une histoire générale des métiers de la production cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métiers et techniques du cinéma et de l'audiovisuel (sources, terrains, méthodes) sous la direction d'Hélène Fleckinger, Kira Kitsopanidou et Sébastien Layerle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Peter Lang, pp.189-205, 2020, ICCA - Industries Culturelles Création Numérique, 978-2-8076-0770-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2241,51 +2241,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grèves rouges et syndicats jaunes : mouvement social et divisions syndicales dans les studios français (1936-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Écran rouge, syndicalisme et cinéma de Gabin à Belmondo, sous la direction de Tangui Perron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions de l'Atelier, pp.42-51, 2018, 978-2-7082-4561-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2310,51 +2310,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Espoirs déçus de la libération. Techniciens et ouvriers de la production cinématographique de 1945 à 1952.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Éditions de l'Atelier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Écran rouge, syndicalisme et cinéma de Gabin à Belmondo, sous la direction de Tangui Perron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.196-201, 2018, 978-2-7082-4561-7</w:t>
@@ -2383,51 +2383,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grèves d’occupation de juin 1936 dans les studios : un tournant dans l’histoire sociale des travailleurs du film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Front Populaire et le cinéma français, sous la direction de Laurent Creton et Michel Marie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2465,51 +2465,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig ou le paradoxe d'une version réalisateur post mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mythe du director's cut, sous la direction de Michel Marie et François Thomas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Presses de la Sorbonne nouvelle, pp.115-128, 2008, Théorème, 978-2-87854-434-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2566,51 +2566,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touring the French studios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2628,90 +2628,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workers of the studios, unite!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Mereu Keating</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Halsall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2729,90 +2729,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studios in the festive season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Mereu Keating</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Halsall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2830,51 +2830,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silence, ça tourne! The first Sound Shootings in French Studios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2892,90 +2892,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating in the Studios: Dining with the Stars?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Mereu Keating</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Halsall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2993,51 +2993,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waiting in the studios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3055,91 +3055,194 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dessins de L’Enfer d’Henri-Georges Clouzot : illustration d’une technique de préparation graphique poussée à son paroxysme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541936v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l'avènement du parlant à la seconde guerre mondiale : histoire générale des studios de cinéma en France (1929-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Art et histoire de l'art. Université Sorbonne Nouvelle (Paris 3), 2013. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-05540599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId68"/>
+      <w:footerReference w:type="default" r:id="rId70"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3207,51 +3310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD99B4C2"/>
+    <w:nsid w:val="6DD79C2D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3438,51 +3541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2605-7077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lefeuvre" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Bergfelder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Street" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Farmer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Harris" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/film-studios-in-britain-france-germany-and-italy-9781839025341/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781839025372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berthom&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vernet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ajgm-9e44" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2505323" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qbm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3219" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/item.2007.1417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/livre/leurope-du-cinema/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100615320&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ircav.fr/27-le-front-populaire-et-le-cinema-francais/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mereu Keating" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Halsall" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2605-7077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Street" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Bergfelder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Harris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Halsall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/film-studios-in-britain-france-germany-and-italy-9781839025341/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781839025372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berthom&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vernet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ajgm-9e44" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2505323" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qbm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3219" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/item.2007.1417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/livre/leurope-du-cinema/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100615320&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ircav.fr/27-le-front-populaire-et-le-cinema-francais/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mereu Keating" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Farmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05540599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>