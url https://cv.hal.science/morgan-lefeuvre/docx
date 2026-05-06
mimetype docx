--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -738,648 +738,648 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental Film: A German company at the heart of the French production system during the Occupation</w:t>
+                <w:t xml:space="preserve">The Venice Film Festival: an effective tool to serve the film policy of the Fascist regime and strengthen the Rome-Berlin axis (1932-1942)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mapping German Film Exile. A Transnational perspective.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Johannes Gutenberg-University, Mainz, Jun 2024, Mayence (Mainz), Germany</w:t>
+              <w:t xml:space="preserve">Film Europe: European cinema between imagination and reality in the fascist era (1933-1945)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Leibniz-Zentrum für Zeithistorische Forschung Potsdam / Deutsches Historisches Institut in Rom, Oct 2024, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543168v1</w:t>
+                <w:t xml:space="preserve">hal-05543082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est ainsi que je devins – pâle de honte et de terreur – tenancier de studios » : Retour sur l’aventure singulière des studios Marcel Pagnol de Marseille.</w:t>
+                <w:t xml:space="preserve">WWII: a specific period in the history of French studios work organization (1939-1945)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagnol, artiste universel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université (CIELAM, UMR PRISM et IDEAS)), Oct 2024, Aubagne, France</w:t>
+              <w:t xml:space="preserve">12th BAFTSS conference "Labour and Screen Media"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAFTSS / University of Sussex, Apr 2024, Brighton (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543100v1</w:t>
+                <w:t xml:space="preserve">hal-05543290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcel Pagnol: the success and limitations of an independent filmmaker</w:t>
+                <w:t xml:space="preserve">Continental Film: A German company at the heart of the French production system during the Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 20th &amp; 21st-Century French &amp; Francophone Studies International Colloquium : The Independance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Villanova University, Feb 2024, Philadelphia, United States</w:t>
+              <w:t xml:space="preserve">Mapping German Film Exile. A Transnational perspective.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johannes Gutenberg-University, Mainz, Jun 2024, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543295v1</w:t>
+                <w:t xml:space="preserve">hal-05543168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Venice Film Festival: an effective tool to serve the film policy of the Fascist regime and strengthen the Rome-Berlin axis (1932-1942)</w:t>
+                <w:t xml:space="preserve">C’est ainsi que je devins – pâle de honte et de terreur – tenancier de studios » : Retour sur l’aventure singulière des studios Marcel Pagnol de Marseille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Film Europe: European cinema between imagination and reality in the fascist era (1933-1945)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Leibniz-Zentrum für Zeithistorische Forschung Potsdam / Deutsches Historisches Institut in Rom, Oct 2024, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Pagnol, artiste universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université (CIELAM, UMR PRISM et IDEAS)), Oct 2024, Aubagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543082v1</w:t>
+                <w:t xml:space="preserve">hal-05543100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WWII: a specific period in the history of French studios work organization (1939-1945)</w:t>
+                <w:t xml:space="preserve">Marcel Pagnol: the success and limitations of an independent filmmaker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th BAFTSS conference "Labour and Screen Media"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAFTSS / University of Sussex, Apr 2024, Brighton (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">2024 20th &amp; 21st-Century French &amp; Francophone Studies International Colloquium : The Independance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Villanova University, Feb 2024, Philadelphia, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543290v1</w:t>
+                <w:t xml:space="preserve">hal-05543295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Pagnol studios in Marseille: a singular experience of decentralization of French film production</w:t>
+                <w:t xml:space="preserve">A journey through the territories of Eastern Paris studios in their Golden Age: the case of Joinville and Saint-Maurice (1930-1960)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Film studios: histories, evolution, innovation, futures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ERC-Studiotec, Jun 2023, Bristol, United Kingdom</w:t>
+              <w:t xml:space="preserve">Locating media industries, cities, spaces, places</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, King's College, Jun 2023, London (UK), United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543329v1</w:t>
+                <w:t xml:space="preserve">hal-05543301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A journey through the territories of Eastern Paris studios in their Golden Age: the case of Joinville and Saint-Maurice (1930-1960)</w:t>
+                <w:t xml:space="preserve">The Pagnol studios in Marseille: a singular experience of decentralization of French film production</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Locating media industries, cities, spaces, places</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, King's College, Jun 2023, London (UK), United Kingdom</w:t>
+              <w:t xml:space="preserve">Film studios: histories, evolution, innovation, futures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ERC-Studiotec, Jun 2023, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543301v1</w:t>
+                <w:t xml:space="preserve">hal-05543329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French and Italian film industries during World War II: the unknown cooperation</w:t>
+                <w:t xml:space="preserve">Between influences from Hollywood and Babelsberg: The French studios facing the transition to sound film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 SCMS annual conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SCMS, Mar 2021, Online, United States</w:t>
+              <w:t xml:space="preserve">9th Annual BAFTSS Conference "Collaboration and cross-pollination"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, BAFTSS, Apr 2021, Online, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543357v1</w:t>
+                <w:t xml:space="preserve">hal-05543337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between influences from Hollywood and Babelsberg: The French studios facing the transition to sound film</w:t>
+                <w:t xml:space="preserve">French and Italian film industries during World War II: the unknown cooperation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Annual BAFTSS Conference "Collaboration and cross-pollination"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, BAFTSS, Apr 2021, Online, United Kingdom</w:t>
+              <w:t xml:space="preserve">2021 SCMS annual conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCMS, Mar 2021, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543337v1</w:t>
+                <w:t xml:space="preserve">hal-05543357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2560,259 +2560,259 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touring the French studios</w:t>
+                <w:t xml:space="preserve">Workers of the studios, unite!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Mereu Keating</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Halsall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542112v1</w:t>
+                <w:t xml:space="preserve">hal-05542147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Workers of the studios, unite!</w:t>
+                <w:t xml:space="preserve">Touring the French studios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Richard Farmer</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-05542147v1</w:t>
+                <w:t xml:space="preserve">hal-05542112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studios in the festive season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Mereu Keating</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Halsall</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2886,190 +2886,190 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eating in the Studios: Dining with the Stars?</w:t>
+                <w:t xml:space="preserve">Waiting in the studios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...37 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542144v1</w:t>
+                <w:t xml:space="preserve">hal-05542118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waiting in the studios</w:t>
+                <w:t xml:space="preserve">Eating in the Studios: Dining with the Stars?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Mereu Keating</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Halsall</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542118v1</w:t>
+                <w:t xml:space="preserve">hal-05542144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dessins de L’Enfer d’Henri-Georges Clouzot : illustration d’une technique de préparation graphique poussée à son paroxysme</w:t>
               </w:r>
@@ -3310,51 +3310,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6DD79C2D"/>
+    <w:nsid w:val="4E56A5B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3541,51 +3541,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2605-7077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Street" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Bergfelder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Harris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Halsall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/film-studios-in-britain-france-germany-and-italy-9781839025341/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781839025372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berthom&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vernet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ajgm-9e44" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543168v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543100v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543295v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543082v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543290v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543329v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543301v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543357v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543337v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2505323" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qbm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3219" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/item.2007.1417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/livre/leurope-du-cinema/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100615320&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ircav.fr/27-le-front-populaire-et-le-cinema-francais/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542112v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542147v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mereu Keating" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Farmer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542144v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542118v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05540599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2605-7077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Street" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Bergfelder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Harris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Halsall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/film-studios-in-britain-france-germany-and-italy-9781839025341/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781839025372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berthom&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vernet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ajgm-9e44" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2505323" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qbm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3219" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/item.2007.1417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/livre/leurope-du-cinema/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100615320&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ircav.fr/27-le-front-populaire-et-le-cinema-francais/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mereu Keating" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Farmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05540599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>