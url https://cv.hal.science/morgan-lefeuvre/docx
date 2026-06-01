--- v2 (2026-05-06)
+++ v3 (2026-06-01)
@@ -876,165 +876,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05543290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Continental Film: A German company at the heart of the French production system during the Occupation</w:t>
+                <w:t xml:space="preserve">C’est ainsi que je devins – pâle de honte et de terreur – tenancier de studios » : Retour sur l’aventure singulière des studios Marcel Pagnol de Marseille.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mapping German Film Exile. A Transnational perspective.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Johannes Gutenberg-University, Mainz, Jun 2024, Mayence (Mainz), Germany</w:t>
+              <w:t xml:space="preserve">Pagnol, artiste universel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université (CIELAM, UMR PRISM et IDEAS)), Oct 2024, Aubagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543168v1</w:t>
+                <w:t xml:space="preserve">hal-05543100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C’est ainsi que je devins – pâle de honte et de terreur – tenancier de studios » : Retour sur l’aventure singulière des studios Marcel Pagnol de Marseille.</w:t>
+                <w:t xml:space="preserve">Continental Film: A German company at the heart of the French production system during the Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pagnol, artiste universel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aix-Marseille Université (CIELAM, UMR PRISM et IDEAS)), Oct 2024, Aubagne, France</w:t>
+              <w:t xml:space="preserve">Mapping German Film Exile. A Transnational perspective.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Johannes Gutenberg-University, Mainz, Jun 2024, Mayence (Mainz), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05543100v1</w:t>
+                <w:t xml:space="preserve">hal-05543168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Pagnol: the success and limitations of an independent filmmaker</w:t>
               </w:r>
@@ -1451,51 +1451,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1710,281 +1710,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Boillat et Gilles Philippe (dir.), L’Adaptation. Des livres aux scénarios, Bruxelles, Les Impressions nouvelles, 2018.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle place pour les scénaristes dans les coproductions franco-italiennes de l’après-guerre ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/genesis.3219⟩</w:t>
+              <w:t xml:space="preserve">Création Collective au Cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 3, pp.59-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15qb5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05542109v1</w:t>
+                <w:t xml:space="preserve">hal-05541930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travailleurs des studios : modalités d’embauches et conditions de travail (1930-1939)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Alain Boillat et Gilles Philippe (dir.), L’Adaptation. Des livres aux scénarios, Bruxelles, Les Impressions nouvelles, 2018.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Boillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 65, pp.122-149. </w:t>
+              <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47, pp.173 - 175. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/1895.4439⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/genesis.3219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05540263v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05542109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les travailleurs des studios : modalités d’embauches et conditions de travail (1930-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1895 revue d’histoire du cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 65, pp.122-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/1895.4439⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05540263v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le storyboard : un outil au service de la création cinématographique. L'exemple de Ministry of Fear de Fritz Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genesis. Manuscrits - Recherche - Invention</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 28 (1), pp.89 - 112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/item.2007.1417⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1994,555 +2072,555 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les coproductions, une solution à la crise des cinématographies française et italienne de l’après-guerre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Europe du cinéma [actes du colloque du Centre culturel international de Cerisy-la-Salle du 29 septembre au 3 octobre 2021], sous la direction de Vincent Amiel, José Moure, Benjamin Thomas et David Vasse.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Impressions nouvelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.83-114, 2023, 978-2-39070-030-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’avènement du parlant aux premiers accords de coproduction : pour une histoire rhizomatique des coopérations cinématographiques franco-italiennes (1929-1949)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Équipe de film au travail. Créations artistiques et cadres industriels, sous la direction de Katalin Pór et Caroline Renouard</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AFRHC</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.201-232, 2023, Histoire culturelle, 9-782370-290281</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les techniciens et ouvriers des studios dans les années 1930 : enjeux et limites d’une histoire générale des métiers de la production cinématographique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métiers et techniques du cinéma et de l'audiovisuel (sources, terrains, méthodes) sous la direction d'Hélène Fleckinger, Kira Kitsopanidou et Sébastien Layerle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10, Peter Lang, pp.189-205, 2020, ICCA - Industries Culturelles Création Numérique, 978-2-8076-0770-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grèves rouges et syndicats jaunes : mouvement social et divisions syndicales dans les studios français (1936-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Écran rouge, syndicalisme et cinéma de Gabin à Belmondo, sous la direction de Tangui Perron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les Éditions de l'Atelier, pp.42-51, 2018, 978-2-7082-4561-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Espoirs déçus de la libération. Techniciens et ouvriers de la production cinématographique de 1945 à 1952.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Les Éditions de l'Atelier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Écran rouge, syndicalisme et cinéma de Gabin à Belmondo, sous la direction de Tangui Perron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.196-201, 2018, 978-2-7082-4561-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les grèves d’occupation de juin 1936 dans les studios : un tournant dans l’histoire sociale des travailleurs du film</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Front Populaire et le cinéma français, sous la direction de Laurent Creton et Michel Marie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 27, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.35-46, 2017, Théorème</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05540884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludwig ou le paradoxe d'une version réalisateur post mortem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Mythe du director's cut, sous la direction de Michel Marie et François Thomas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Presses de la Sorbonne nouvelle, pp.115-128, 2008, Théorème, 978-2-87854-434-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2552,580 +2630,580 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Workers of the studios, unite!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Mereu Keating</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Farmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleanor Halsall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Touring the French studios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studios in the festive season</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Mereu Keating</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Halsall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Farmer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silence, ça tourne! The first Sound Shootings in French Studios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waiting in the studios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eating in the Studios: Dining with the Stars?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carla Mereu Keating</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Farmer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eleanor Halsall</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dessins de L’Enfer d’Henri-Georges Clouzot : illustration d’une technique de préparation graphique poussée à son paroxysme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05541936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3135,114 +3213,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'avènement du parlant à la seconde guerre mondiale : histoire générale des studios de cinéma en France (1929-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Lefeuvre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Art et histoire de l'art. Université Sorbonne Nouvelle (Paris 3), 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05540599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId70"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3310,51 +3388,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4E56A5B7"/>
+    <w:nsid w:val="EED5A130"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3541,51 +3619,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2605-7077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Street" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Bergfelder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Harris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Halsall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/film-studios-in-britain-france-germany-and-italy-9781839025341/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781839025372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berthom&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vernet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ajgm-9e44" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543168v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543100v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2505323" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qbm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542109v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3219" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540263v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4439" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541931v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/item.2007.1417" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540685v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/livre/leurope-du-cinema/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540748v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100615320&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540804v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540879v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540884v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ircav.fr/27-le-front-populaire-et-le-cinema-francais/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541695v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542147v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mereu Keating" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Farmer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542112v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542129v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542113v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542118v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542144v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541936v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05540599v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgan-lefeuvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2605-7077" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540355v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Street" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Bergfelder" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sue Harris" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleanor Halsall" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Lefeuvre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/us/film-studios-in-britain-france-germany-and-italy-9781839025341/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5040/9781839025372" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540467v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Berthom&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vernet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542968v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542154v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/ajgm-9e44" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543048v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543082v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543290v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543100v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543168v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543295v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543301v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543337v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05543357v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542159v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541707v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17409292.2025.2505323" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541699v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541907v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qbm" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541930v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15qb5" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542109v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Boillat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Philippe" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/genesis.3219" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540263v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1895.4439" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541931v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/item.2007.1417" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540685v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lesimpressionsnouvelles.com/livre/leurope-du-cinema/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540748v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100615320&amp;amp;fa=description" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540804v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540876v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540879v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05540884v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ircav.fr/27-le-front-populaire-et-le-cinema-francais/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541695v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542147v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Mereu Keating" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Farmer" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542112v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542129v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542113v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542118v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541936v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05540599v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>