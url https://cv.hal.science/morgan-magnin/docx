--- v0 (2026-03-27)
+++ v1 (2026-05-03)
@@ -544,51 +544,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Delayed Dynamics in Biological Regulatory Networks from Time Series Data</w:t>
+                <w:t xml:space="preserve">Learning Delays in Biological Regulatory Networks from Time Series Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
@@ -619,106 +619,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (4), </w:t>
+              <w:t xml:space="preserve">Genomics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a10010008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18547/gcb.2017.vol3.iss2.e43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721287v1</w:t>
+                <w:t xml:space="preserve">hal-01721290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Delays in Biological Regulatory Networks from Time Series Data</w:t>
+                <w:t xml:space="preserve">Modeling Delayed Dynamics in Biological Regulatory Networks from Time Series Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
@@ -749,82 +749,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics and Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (2), </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18547/gcb.2017.vol3.iss2.e43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a10010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721290v1</w:t>
+                <w:t xml:space="preserve">hal-01721287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASP-based method for the enumeration of attractors in non-deterministic synchronous and asynchronous multi-valued networks</w:t>
               </w:r>
@@ -1025,200 +1025,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Theory Modeling and Efficient Numerical Simulation of Gene Regulatory Networks Based on Qualitative Descriptions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning Delayed Influences of Biological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumi Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Elías Cueto</w:t>
+                <w:t xml:space="preserve">Chiaki Sakama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/e17041896⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2014.00081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01195963v1</w:t>
+                <w:t xml:space="preserve">hal-01710485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Biological Regulatory Networks from Process Hitting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1236,483 +1223,496 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 568, pp.39. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Delayed Influences of Biological Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Ribeiro</w:t>
+                <w:t xml:space="preserve">Sufficient Conditions for Reachability in Automata Networks with Priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chiaki Sakama</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier F. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2014.00081⟩</w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01710485v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient Conditions for Reachability in Automata Networks with Priorities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyses statiques de la dynamique des réseaux d'automates indéterministes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier F. Roux</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.08.040⟩</w:t>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 34 (4), pp.22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/TSI.34.463-484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01202671v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01070295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyses statiques de la dynamique des réseaux d'automates indéterministes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Folschette</w:t>
+                <w:t xml:space="preserve">Kinetic Theory Modeling and Efficient Numerical Simulation of Gene Regulatory Networks Based on Qualitative Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 34 (4), pp.22. </w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.1896-1915. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/TSI.34.463-484⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/e17041896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01070295v2</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Discrete and Stochastic Models: The Chemical Master Equation as a Bridge between Process Hitting and Proper Generalized Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Chacellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1772,51 +1772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static analysis of Biological Regulatory Networks dynamics using abstract interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining Dynamics of Gene Regulatory Networks in a Stochastic π-Calculus Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,51 +1992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Temporal Features within the Stochastic π-Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,766 +2429,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SAT-based Method for Counting All Singleton Attractors in Boolean Networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning From Interpretation Transitions with Unknowns</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rei Higuchi</w:t>
+                <w:t xml:space="preserve">Kotaro Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Takehide Soh</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Mutsunori Banbara</w:t>
+                <w:t xml:space="preserve">Kuo-Yen Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-Fourth International Joint Conference on Artificial Intelligence (IJCAI-25)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24963/ijcai.2025/290⟩</w:t>
+              <w:t xml:space="preserve">4th International Joint Conference on Learning &amp; Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nanjing, China. pp.66-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09087-4_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05358684v1</w:t>
+                <w:t xml:space="preserve">hal-04634356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterfactual Explanations for Dynamic Multi-Valued Logic</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Folschette</w:t>
+                <w:t xml:space="preserve">A SAT-based Method for Counting All Singleton Attractors in Boolean Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rei Higuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehide Soh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kotaro Okazaki</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutsunori Banbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Interest Group on Fundamental Problems in Artificial Intelligence 2025 (SIG-FPAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thirty-Fourth International Joint Conference on Artificial Intelligence (IJCAI-25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Montreal, Canada. pp.2601-2609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2025/290⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230575v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05358684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning From Interpretation Transitions with Unknowns</w:t>
+                <w:t xml:space="preserve">Counterfactual Explanations for Dynamic Multi-Valued Logic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumi Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kotaro Okazaki</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kuo-Yen Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Joint Conference on Learning &amp; Reasoning</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Special Interest Group on Fundamental Problems in Artificial Intelligence 2025 (SIG-FPAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Toyama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-09087-4_5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04634356v2</w:t>
+                <w:t xml:space="preserve">hal-05230575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAF: SAT-based Attractor Finder in Asynchronous Automata Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takehide Soh</w:t>
+                <w:t xml:space="preserve">Condition for periodic attractor in 4-dimensional repressilators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honglu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naoyuki Tamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Computational Methods in Systems Biology (CMSB 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Luxembourg City, Luxembourg</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Sep 2023, Luxembourg City, Luxembourg. pp.184-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42697-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184830v1</w:t>
+                <w:t xml:space="preserve">hal-04135182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT-Based Method for Finding Attractors in Asynchronous Multi-Valued Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">SAF: SAT-based Attractor Finder in Asynchronous Automata Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takehide Soh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutsunori Banbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoyuki Tamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Bioinformatics Models, Methods and Algorithms (BIOINFORMATICS 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal</w:t>
+              <w:t xml:space="preserve">21st International Conference on Computational Methods in Systems Biology (CMSB 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Luxembourg City, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03964870v1</w:t>
+                <w:t xml:space="preserve">hal-04184830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition for periodic attractor in 4-dimensional repressilators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Folschette</w:t>
+                <w:t xml:space="preserve">SAT-Based Method for Finding Attractors in Asynchronous Multi-Valued Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehide Soh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutsunori Banbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoyuki Tamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computational Methods in Systems Biology (CMSB 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Bioinformatics Models, Methods and Algorithms (BIOINFORMATICS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-42697-1_13⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04135182v1</w:t>
+                <w:t xml:space="preserve">hal-03964870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition for sustained oscillations in repressilator based on a hybrid modeling of gene regulatory networks</w:t>
               </w:r>
@@ -3538,51 +3538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kotaro Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo Kuo-Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3748,287 +3748,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Dynamics with Synchronous, Asynchronous and General Semantics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static Analysis and Stochastic Search for Reachability Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinwei Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Inductive Logic Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99960-9_8⟩</w:t>
+              <w:t xml:space="preserve">9th Workshop on Static Analysis and Systems Biology (SASB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Freiburg, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01826564v1</w:t>
+                <w:t xml:space="preserve">hal-01951251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis and Stochastic Search for Reachability Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Dynamics with Synchronous, Asynchronous and General Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop on Static Analysis and Systems Biology (SASB 2018)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Freiburg, Germany. </w:t>
+              <w:t xml:space="preserve">28th International Conference on Inductive Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrizio Riguzzi; Elena Bellodi; Riccardo Zese, Sep 2018, Ferrara, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2020.06.008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99960-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01951251v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01826564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of Delayed Biological Regulatory Networks from Time Series Data</w:t>
               </w:r>
@@ -4594,51 +4594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Domain Ontologies from Reference Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4927,51 +4927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Augmented Learning in Science and Engineering in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5057,51 +5057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under-approximation of Reachability in Multivalued Asynchronous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,455 +5155,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Science and Engineering to Generation Z</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developing models for enhanced learning in engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Magnin Morgan</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Jul 2012, Nantes, France</w:t>
+              <w:t xml:space="preserve">6th Centrale Beihang Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lille, France. Paper 1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01980159v1</w:t>
+                <w:t xml:space="preserve">hal-00783543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing models for enhanced learning in engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Simon Carolan</w:t>
+                <w:t xml:space="preserve">Concretizing the Process Hitting into Biological Regulatory Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Centrale Beihang Workshop</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, London, United Kingdom. p. 166-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33636-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783543v1</w:t>
+                <w:t xml:space="preserve">hal-00704569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concretizing the Process Hitting into Biological Regulatory Networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roux</w:t>
+                <w:t xml:space="preserve">Promoting Science and Engineering to Generation Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carolan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnin Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jul 2012, Nantes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-33636-2_11⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00704569v2</w:t>
+                <w:t xml:space="preserve">hal-01980159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abducing Biological Regulatory Networks from Process Hitting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier F. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML-PKDD 2012 Workshop on Learning and Discovery in Symbolic Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5628,51 +5628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Interpretation of Dynamics of Biological Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6011,230 +6011,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romeo: A Tool for Analyzing time Petri nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gardey</w:t>
+                <w:t xml:space="preserve">An efficient method for computing exact state space of Petri nets with stopwatches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Computer Aided Verification (CAV'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.418-423</w:t>
+              <w:t xml:space="preserve">third International Workshop on Software Model-Checking (SoftMC'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.59--77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523596v1</w:t>
+                <w:t xml:space="preserve">hal-00523595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient method for computing exact state space of Petri nets with stopwatches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Romeo: A Tool for Analyzing time Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">third International Workshop on Software Model-Checking (SoftMC'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.59--77</w:t>
+              <w:t xml:space="preserve">17th International Conference on Computer Aided Verification (CAV'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.418-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523595v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6995,282 +6995,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655644v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Large Network Dynamics with Process Hitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+                <w:t xml:space="preserve">Challenges of Image-Based Crowd-Sourcing for Situation Awareness in Disaster Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courtney Chancellor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Folschette</w:t>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Luis Fariñas del Cerro; Katsumi Inoue. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Teodorescu, Horia-Nicolaiand Kirschenbaum, Alanand Cojocaru, Svetlanaand Bruderlein, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Modeling of Biological Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781119005223.ch4⟩</w:t>
+              <w:t xml:space="preserve">Improving Disaster Resilience and Mitigation - IT Means and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.103--118, 2014, 978-94-017-9136-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9136-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01060490v1</w:t>
+                <w:t xml:space="preserve">hal-01521560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Image-Based Crowd-Sourcing for Situation Awareness in Disaster Management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Myriam Servières</w:t>
+                <w:t xml:space="preserve">Analyzing Large Network Dynamics with Process Hitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+                <w:t xml:space="preserve">Courtney Chancellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Teodorescu, Horia-Nicolaiand Kirschenbaum, Alanand Cojocaru, Svetlanaand Bruderlein, Claude. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Fariñas del Cerro; Katsumi Inoue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improving Disaster Resilience and Mitigation - IT Means and Tools</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Springer Netherlands, pp.103--118, 2014, 978-94-017-9136-6. </w:t>
+              <w:t xml:space="preserve">Logical Modeling of Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.125 - 166, 2014, 978-1-84821-680-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9136-6_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/9781119005223.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01521560v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01060490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7595,51 +7595,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Reachability Properties of Logic Program for Revising Biological Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinwei Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7741,51 +7741,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Process Hitting to Petri Nets and Back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7829,51 +7829,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis by Abstract Interpretation of Biological Regulatory Networks Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8095,51 +8095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Sakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -8339,51 +8339,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Odaka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1250545" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925942v5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ribeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06105-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720020020023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ali Sheikh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Abdallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a10010008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2017.vol3.iss2.e43" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0111-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andreychenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e17041896" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Sakama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2014.00081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202671v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F. Roux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.08.040" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070295v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.463-484" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Chacellor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129511000739" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K0TMDW1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397235v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2010.95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglu Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tonello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01570-9_10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05358684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Higuchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehide Soh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsunori Banbara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/290" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Okazaki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634356v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Yen Lo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09087-4_5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Tamura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011614300003414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45286-4_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700025v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15034-0_11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689936v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo Kuo-Yen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nager" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486713.3486746" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99960-9_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Chai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2020.06.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2015.7359694" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kabalu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaufrey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.169" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.11.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704569v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33636-2_11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gardey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523595v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526433v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Mauff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55430/8021VA01" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trilling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229086.ch3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634235v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735849v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655644v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Borzacchiello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilp2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78090-0_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Chancellor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005223.ch4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110444v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574353v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01321311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:253fc595a7b0695e8b58396de8a0dbecfcc2d4f8;origin=https://hal.archives-ouvertes.fr/hal-04435180;visit=swh:1:snp:32e97fa297205b15881d7e629637ebaf1167a1f7;anchor=swh:1:rel:bd05bc079cbaec08139ca176051e66b656cd64ee;path=/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Odaka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1250545" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925942v5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ribeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06105-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720020020023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ali Sheikh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Abdallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2017.vol3.iss2.e43" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a10010008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0111-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andreychenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Sakama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2014.00081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F. Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.08.040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070295v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.463-484" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e17041896" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Chacellor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129511000739" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K0TMDW1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397235v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2010.95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglu Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tonello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01570-9_10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634356v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Okazaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Yen Lo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09087-4_5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05358684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Higuchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehide Soh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsunori Banbara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/290" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Tamura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011614300003414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45286-4_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700025v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15034-0_11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689936v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo Kuo-Yen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nager" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486713.3486746" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Chai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2020.06.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99960-9_8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2015.7359694" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kabalu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaufrey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.169" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.11.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704569v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33636-2_11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gardey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526433v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Mauff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55430/8021VA01" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trilling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229086.ch3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634235v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735849v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655644v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Borzacchiello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilp2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78090-0_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Chancellor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005223.ch4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110444v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574353v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01321311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:253fc595a7b0695e8b58396de8a0dbecfcc2d4f8;origin=https://hal.archives-ouvertes.fr/hal-04435180;visit=swh:1:snp:32e97fa297205b15881d7e629637ebaf1167a1f7;anchor=swh:1:rel:bd05bc079cbaec08139ca176051e66b656cd64ee;path=/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>