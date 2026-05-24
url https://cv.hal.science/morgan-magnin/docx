--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -544,51 +544,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02448847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Delays in Biological Regulatory Networks from Time Series Data</w:t>
+                <w:t xml:space="preserve">Modeling Delayed Dynamics in Biological Regulatory Networks from Time Series Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
@@ -619,106 +619,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genomics and Computational Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 3 (2), </w:t>
+              <w:t xml:space="preserve">Algorithms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (4), </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18547/gcb.2017.vol3.iss2.e43⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/a10010008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721290v1</w:t>
+                <w:t xml:space="preserve">hal-01721287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling Delayed Dynamics in Biological Regulatory Networks from Time Series Data</w:t>
+                <w:t xml:space="preserve">Learning Delays in Biological Regulatory Networks from Time Series Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Ben Abdallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
@@ -749,82 +749,82 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algorithms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 10 (4), </w:t>
+              <w:t xml:space="preserve">Genomics and Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/a10010008⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18547/gcb.2017.vol3.iss2.e43⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01721287v1</w:t>
+                <w:t xml:space="preserve">hal-01721290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASP-based method for the enumeration of attractors in non-deterministic synchronous and asynchronous multi-valued networks</w:t>
               </w:r>
@@ -1025,187 +1025,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01710218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Delayed Influences of Biological Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tony Ribeiro</w:t>
+                <w:t xml:space="preserve">Kinetic Theory Modeling and Efficient Numerical Simulation of Gene Regulatory Networks Based on Qualitative Descriptions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Chiaki Sakama</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amine Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elías Cueto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fbioe.2014.00081⟩</w:t>
+              <w:t xml:space="preserve">Entropy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 17 (4), pp.1896-1915. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/e17041896⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01710485v1</w:t>
+                <w:t xml:space="preserve">hal-01195963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Biological Regulatory Networks from Process Hitting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1223,223 +1236,223 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Computer Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 568, pp.39. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2014.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sufficient Conditions for Reachability in Automata Networks with Priorities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+                <w:t xml:space="preserve">Learning Delayed Influences of Biological Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier F. Roux</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumi Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiaki Sakama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Bioengineering and Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fbioe.2014.00081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.08.040⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01202671v1</w:t>
+                <w:t xml:space="preserve">hal-01710485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyses statiques de la dynamique des réseaux d'automates indéterministes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1457,262 +1470,249 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série TSI : Technique et Science Informatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 34 (4), pp.22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3166/TSI.34.463-484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01070295v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetic Theory Modeling and Efficient Numerical Simulation of Gene Regulatory Networks Based on Qualitative Descriptions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+                <w:t xml:space="preserve">Sufficient Conditions for Reachability in Automata Networks with Priorities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elías Cueto</w:t>
+                <w:t xml:space="preserve">Olivier F. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entropy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 17 (4), pp.1896-1915. </w:t>
+              <w:t xml:space="preserve">Theoretical Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/e17041896⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.tcs.2015.08.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01195963v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01202671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linking Discrete and Stochastic Models: The Chemical Master Equation as a Bridge between Process Hitting and Proper Generalized Decomposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Courtney Chacellor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amine Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1772,51 +1772,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static analysis of Biological Regulatory Networks dynamics using abstract interpretation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Refining Dynamics of Gene Regulatory Networks in a Stochastic π-Calculus Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1992,51 +1992,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tuning Temporal Features within the Stochastic π-Calculus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2429,766 +2429,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05236106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning From Interpretation Transitions with Unknowns</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Folschette</w:t>
+                <w:t xml:space="preserve">A SAT-based Method for Counting All Singleton Attractors in Boolean Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rei Higuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehide Soh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Kuo-Yen Lo</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutsunori Banbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Joint Conference on Learning &amp; Reasoning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-032-09087-4_5⟩</w:t>
+              <w:t xml:space="preserve">Thirty-Fourth International Joint Conference on Artificial Intelligence (IJCAI-25)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Montreal, Canada. pp.2601-2609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24963/ijcai.2025/290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04634356v2</w:t>
+                <w:t xml:space="preserve">hal-05358684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A SAT-based Method for Counting All Singleton Attractors in Boolean Networks</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Takehide Soh</w:t>
+                <w:t xml:space="preserve">Counterfactual Explanations for Dynamic Multi-Valued Logic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Le Berre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mutsunori Banbara</w:t>
+                <w:t xml:space="preserve">Kotaro Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thirty-Fourth International Joint Conference on Artificial Intelligence (IJCAI-25)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Special Interest Group on Fundamental Problems in Artificial Intelligence 2025 (SIG-FPAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Toyama, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05358684v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05230575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterfactual Explanations for Dynamic Multi-Valued Logic</w:t>
+                <w:t xml:space="preserve">Learning From Interpretation Transitions with Unknowns</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kotaro Okazaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kuo-Yen Lo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Special Interest Group on Fundamental Problems in Artificial Intelligence 2025 (SIG-FPAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Joint Conference on Learning &amp; Reasoning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Nanjing, China. pp.66-85, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-032-09087-4_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05230575v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04634356v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Condition for periodic attractor in 4-dimensional repressilators</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Folschette</w:t>
+                <w:t xml:space="preserve">SAF: SAT-based Attractor Finder in Asynchronous Automata Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takehide Soh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Le Berre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mutsunori Banbara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naoyuki Tamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Conference on Computational Methods in Systems Biology (CMSB 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Luxembourg City, Luxembourg. pp.184-201, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Sep 2023, Luxembourg City, Luxembourg</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04135182v1</w:t>
+                <w:t xml:space="preserve">hal-04184830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAF: SAT-based Attractor Finder in Asynchronous Automata Networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">SAT-Based Method for Finding Attractors in Asynchronous Multi-Valued Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takehide Soh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Le Berre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutsunori Banbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoyuki Tamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Conference on Computational Methods in Systems Biology (CMSB 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Luxembourg City, Luxembourg</w:t>
+              <w:t xml:space="preserve">14th International Conference on Bioinformatics Models, Methods and Algorithms (BIOINFORMATICS 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Lisbon, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184830v1</w:t>
+                <w:t xml:space="preserve">hal-03964870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SAT-Based Method for Finding Attractors in Asynchronous Multi-Valued Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Takehide Soh</w:t>
+                <w:t xml:space="preserve">Condition for periodic attractor in 4-dimensional repressilators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honglu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Naoyuki Tamura</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Bioinformatics Models, Methods and Algorithms (BIOINFORMATICS 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">21st International Conference on Computational Methods in Systems Biology (CMSB 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Luxembourg City, Luxembourg. pp.184-201, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-42697-1_13⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03964870v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04135182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Condition for sustained oscillations in repressilator based on a hybrid modeling of gene regulatory networks</w:t>
               </w:r>
@@ -3538,51 +3538,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kotaro Okazaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lo Kuo-Yen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3748,287 +3748,287 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Static Analysis and Stochastic Search for Reachability Problem</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Learning Dynamics with Synchronous, Asynchronous and General Semantics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Workshop on Static Analysis and Systems Biology (SASB 2018)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.entcs.2020.06.008⟩</w:t>
+              <w:t xml:space="preserve">28th International Conference on Inductive Logic Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabrizio Riguzzi; Elena Bellodi; Riccardo Zese, Sep 2018, Ferrara, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-99960-9_8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01951251v1</w:t>
+                <w:t xml:space="preserve">hal-01826564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning Dynamics with Synchronous, Asynchronous and General Semantics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Static Analysis and Stochastic Search for Reachability Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xinwei Chai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Conference on Inductive Logic Programming</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabrizio Riguzzi; Elena Bellodi; Riccardo Zese, Sep 2018, Ferrara, Italy. </w:t>
+              <w:t xml:space="preserve">9th Workshop on Static Analysis and Systems Biology (SASB 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Freiburg, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-99960-9_8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.entcs.2020.06.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01826564v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01951251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inference of Delayed Biological Regulatory Networks from Time Series Data</w:t>
               </w:r>
@@ -4594,51 +4594,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Domain Ontologies from Reference Books</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4927,51 +4927,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards Augmented Learning in Science and Engineering in Higher Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Evain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5057,51 +5057,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Under-approximation of Reachability in Multivalued Asynchronous Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5155,455 +5155,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00873000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developing models for enhanced learning in engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promoting Science and Engineering to Generation Z</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Francisco Chinesta</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magnin Morgan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th Centrale Beihang Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lille, France. Paper 1</w:t>
+              <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Jul 2012, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00783543v1</w:t>
+                <w:t xml:space="preserve">hal-01980159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concretizing the Process Hitting into Biological Regulatory Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Katsumi Inoue</w:t>
+                <w:t xml:space="preserve">Developing models for enhanced learning in engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Carolan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Roux</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Evain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Chinesta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">6th Centrale Beihang Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lille, France. Paper 1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00704569v2</w:t>
+                <w:t xml:space="preserve">hal-00783543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting Science and Engineering to Generation Z</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Magnin Morgan</w:t>
+                <w:t xml:space="preserve">Concretizing the Process Hitting into Biological Regulatory Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumi Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASME 11th Biennial Conference on Engineering Systems Design and Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computational Methods in Systems Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2012, London, United Kingdom. p. 166-186, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-33636-2_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980159v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00704569v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abducing Biological Regulatory Networks from Process Hitting models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier F. Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECML-PKDD 2012 Workshop on Learning and Discovery in Symbolic Systems Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Bristol, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5628,51 +5628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abstract Interpretation of Dynamics of Biological Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6011,230 +6011,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An efficient method for computing exact state space of Petri nets with stopwatches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Romeo: A Tool for Analyzing time Petri nets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Lime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Didier Lime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">third International Workshop on Software Model-Checking (SoftMC'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.59--77</w:t>
+              <w:t xml:space="preserve">17th International Conference on Computer Aided Verification (CAV'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.418-423</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00523595v1</w:t>
+                <w:t xml:space="preserve">hal-00523596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romeo: A Tool for Analyzing time Petri nets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gardey</w:t>
+                <w:t xml:space="preserve">An efficient method for computing exact state space of Petri nets with stopwatches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Lime</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Henri Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Computer Aided Verification (CAV'05)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.418-423</w:t>
+              <w:t xml:space="preserve">third International Workshop on Software Model-Checking (SoftMC'05)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Edinburgh, United Kingdom. pp.59--77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00523596v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6995,651 +6995,769 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01655644v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of Image-Based Crowd-Sourcing for Situation Awareness in Disaster Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+                <w:t xml:space="preserve">Analyzing Large Network Dynamics with Process Hitting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myriam Servières</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
+                <w:t xml:space="preserve">Courtney Chancellor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Teodorescu, Horia-Nicolaiand Kirschenbaum, Alanand Cojocaru, Svetlanaand Bruderlein, Claude. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Luis Fariñas del Cerro; Katsumi Inoue. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Improving Disaster Resilience and Mitigation - IT Means and Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-94-017-9136-6_7⟩</w:t>
+              <w:t xml:space="preserve">Logical Modeling of Biological Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley, pp.125 - 166, 2014, 978-1-84821-680-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781119005223.ch4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01521560v1</w:t>
+                <w:t xml:space="preserve">hal-01060490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Large Network Dynamics with Process Hitting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Paulevé</w:t>
+                <w:t xml:space="preserve">Challenges of Image-Based Crowd-Sourcing for Situation Awareness in Disaster Management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Servières</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Courtney Chancellor</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Folschette</w:t>
+                <w:t xml:space="preserve">Jean-Marie Normand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Luis Fariñas del Cerro; Katsumi Inoue. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Teodorescu, Horia-Nicolaiand Kirschenbaum, Alanand Cojocaru, Svetlanaand Bruderlein, Claude. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Logical Modeling of Biological Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Wiley, pp.125 - 166, 2014, 978-1-84821-680-8. </w:t>
+              <w:t xml:space="preserve">Improving Disaster Resilience and Mitigation - IT Means and Tools</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer Netherlands, pp.103--118, 2014, 978-94-017-9136-6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9781119005223.ch4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-94-017-9136-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01060490v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01521560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Counterfactual Explanations Under Learning From Interpretation Transitions</w:t>
+                <w:t xml:space="preserve">Rule-Based Counterfactual Explanations for Learning From Interpretation Transitions: A Static and Dynamic Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schwind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...11 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05110444v2</w:t>
+                <w:t xml:space="preserve">hal-05615022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appendix of Reachability Analysis of a Class of Hybrid Gene Regulatory Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Honglu Sun</w:t>
+                <w:t xml:space="preserve">Counterfactual Explanations Under Learning From Interpretation Transitions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katsumi Inoue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tuan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04182253v1</w:t>
+                <w:t xml:space="preserve">hal-05110444v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supplementary material of condition for sustained oscillations in repressilator based on a hybrid modeling of gene regulatory networks</w:t>
+                <w:t xml:space="preserve">Appendix of Reachability Analysis of a Class of Hybrid Gene Regulatory Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honglu Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Folschette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2022</w:t>
+              <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03890505v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04182253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Supplementary material of condition for sustained oscillations in repressilator based on a hybrid modeling of gene regulatory networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Honglu Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Comet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Folschette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03890505v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using Reachability Properties of Logic Program for Revising Biological Models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xinwei Chai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7673,51 +7791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01951247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7727,65 +7845,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From the Process Hitting to Petri Nets and Back</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7793,87 +7911,87 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00744807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Static Analysis by Abstract Interpretation of Biological Regulatory Networks Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Paulevé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7881,51 +7999,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Roux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00574353v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7935,91 +8053,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contributions à l’élaboration de connaissances qualitatives en bio-informatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bio-informatique [q-bio.QM]. Université de Nantes, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01321311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8029,51 +8147,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pylfit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Ribeiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8095,104 +8213,104 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katsumi Inoue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiaki Sakama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:253fc595a7b0695e8b58396de8a0dbecfcc2d4f8;origin=https://hal.archives-ouvertes.fr/hal-04435180;visit=swh:1:snp:32e97fa297205b15881d7e629637ebaf1167a1f7;anchor=swh:1:rel:bd05bc079cbaec08139ca176051e66b656cd64ee;path=/⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04435180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId176"/>
+      <w:footerReference w:type="default" r:id="rId178"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8339,51 +8457,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Odaka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1250545" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925942v5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ribeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06105-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720020020023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ali Sheikh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721290v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Abdallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2017.vol3.iss2.e43" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721287v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a10010008" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0111-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andreychenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710485v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Sakama" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2014.00081" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094249v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.002" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202671v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F. Roux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.08.040" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070295v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.463-484" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195963v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e17041896" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Chacellor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129511000739" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K0TMDW1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397235v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2010.95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglu Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tonello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01570-9_10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634356v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Okazaki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Yen Lo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09087-4_5" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05358684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Higuchi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehide Soh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsunori Banbara" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/290" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230575v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135182v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_13" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184830v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Tamura" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964870v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011614300003414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45286-4_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700025v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15034-0_11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689936v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo Kuo-Yen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nager" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486713.3486746" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951251v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Chai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2020.06.008" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826564v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99960-9_8" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2015.7359694" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kabalu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaufrey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.169" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.11.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783543v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704569v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33636-2_11" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980159v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523595v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523596v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gardey" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526433v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Mauff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55430/8021VA01" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trilling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229086.ch3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634235v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735849v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655644v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Borzacchiello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilp2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78090-0_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060490v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Chancellor" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005223.ch4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110444v2" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182253v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890505v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951247v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744807v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574353v2" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01321311v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435180v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:253fc595a7b0695e8b58396de8a0dbecfcc2d4f8;origin=https://hal.archives-ouvertes.fr/hal-04435180;visit=swh:1:snp:32e97fa297205b15881d7e629637ebaf1167a1f7;anchor=swh:1:rel:bd05bc079cbaec08139ca176051e66b656cd64ee;path=/" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195846v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitsuhiro Odaka" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Magnin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katsumi Inoue" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fgene.2023.1250545" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02925942v5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Ribeiro" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Folschette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10994-021-06105-4" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938160v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta de Maria" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnin Morgan" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219720020020023" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448847v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iftikhar Ali Sheikh" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Roux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2019.00090" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721287v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Abdallah" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a10010008" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721290v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18547/gcb.2017.vol3.iss2.e43" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654877v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13015-017-0111-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710218v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Andreychenko" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystems.2016.09.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195963v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Chinesta" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amine Ammar" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#237;as Cueto" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/e17041896" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Paulev&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2014.12.002" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710485v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiaki Sakama" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fbioe.2014.00081" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01070295v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TSI.34.463-484" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01202671v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier F. Roux" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tcs.2015.08.040" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01207078v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Chacellor" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-40708-6_5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714481v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0960129511000739" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-K0TMDW1D-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397235v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19748-2_8" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00397308v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSE.2010.95" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523933v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Molinaro" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Henri Roux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523936v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236106v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Honglu Sun" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Tonello" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-01570-9_10" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-artois.hal.science/hal-05358684v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rei Higuchi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takehide Soh" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Berre" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mutsunori Banbara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24963/ijcai.2025/290" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05230575v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kotaro Okazaki" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634356v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuo-Yen Lo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-09087-4_5" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184830v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoyuki Tamura" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964870v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135182v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-42697-1_13" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03902156v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Comet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011614300003414" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180870v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-45286-4_5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700025v2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-15034-0_11" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689936v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo Kuo-Yen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468746v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Buchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Carbone" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l M&#233;nager" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3486713.3486746" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01826564v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99960-9_8" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951251v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xinwei Chai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2020.06.008" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721291v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45177-0_3" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448802v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23401-4_20" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01252610v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIBM.2015.7359694" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01065069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Carolan" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Kabalu" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01184991v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gilliot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;line Grolleau" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Vaufrey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01973160v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Evain" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Moreau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2014.159" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01010171v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00942447v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01977283v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICALT.2013.169" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873000v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2013.11.004" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980159v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00783543v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00704569v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33636-2_11" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01314470v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601118v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.entcs.2011.04.004" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01980543v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523612v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lime" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523601v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523596v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gardey" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523595v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03700402v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04526433v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Leroyer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Poirson" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;lle Le Mauff" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.55430/8021VA01" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04279657v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Trilling" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Glade" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394229086.ch3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02634235v2" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03735849v2" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01655644v3" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tourret" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Domenico Borzacchiello" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ilp2017.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78090-0_9" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01060490v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Courtney Chancellor" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119005223.ch4" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521560v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Servi&#232;res" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Normand" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-94-017-9136-6_7" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615022v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schwind" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110444v2" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tuan Nguyen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182253v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03890505v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01951247v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00744807v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00574353v2" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01321311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04435180v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:253fc595a7b0695e8b58396de8a0dbecfcc2d4f8;origin=https://hal.archives-ouvertes.fr/hal-04435180;visit=swh:1:snp:32e97fa297205b15881d7e629637ebaf1167a1f7;anchor=swh:1:rel:bd05bc079cbaec08139ca176051e66b656cd64ee;path=/" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>