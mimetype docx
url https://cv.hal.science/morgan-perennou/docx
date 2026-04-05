--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -502,593 +502,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03331875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking Spatial and Temporal Dynamic of Bacterioplankton Communities With Ecological Strategies Across a Coastal Frontal Area</w:t>
+                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarisse Lemonnier</w:t>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjolaine Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Perennou</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7, </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/AEM.00893-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03083042v1</w:t>
+                <w:t xml:space="preserve">hal-03027967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Jouault</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
+                <w:t xml:space="preserve">Angelique Gobet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.00893-20⟩</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03027967v1</w:t>
+                <w:t xml:space="preserve">hal-05393165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Erratum for Jouault et al., &amp;quot;Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albane Jouault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albane Jouault</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Angelique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjolaine Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Portier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Perennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 86 (20), pp.e00893-20. </w:t>
-[...1 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+              <w:t xml:space="preserve">, 2020, 86 (23), pp.e02431-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05393165v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erratum for Jouault et al., &amp;quot;Alterocin, an Antibiofilm Protein Secreted by Pseudoalteromonas sp. Strain 3J6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Albane Jouault</w:t>
+                <w:t xml:space="preserve">Linking Spatial and Temporal Dynamic of Bacterioplankton Communities With Ecological Strategies Across a Coastal Frontal Area</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Lemonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Perennou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Eveillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelique Gobet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Morgan Perennou</w:t>
+                <w:t xml:space="preserve">Antonio Fernandez-Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Leynaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/AEM.02431-20⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmars.2020.00376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05058199v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03083042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal and algal diet-driven patterns of the digestive microbiota of the European abalone Haliotis tuberculata, a generalist marine herbivore</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Gobet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Mest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1481,51 +1481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05525381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mclellan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chariton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Codello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Mcclary-Gutierrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Schussman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-024-00315-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ito&#239;z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mouronvalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chailler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Smits" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250947" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2021.107603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083042v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00376" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027967v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00893-20" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05393165v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02431-20" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058199v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caralp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0430-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K. Farrant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12285" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05525381v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mclellan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Chariton" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annachiara Codello" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jill Mcclary-Gutierrez" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa Schussman" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s44221-024-00315-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04383556v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ito&#239;z" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Mouronvalle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Perennou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Chailler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Smits" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1250947" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03331875v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Derelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Le Go&#239;c" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jip.2021.107603" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03027967v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Jouault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Gobet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjolaine Simon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Portier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.00893-20" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05393165v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelique Gobet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.02431-20" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05058199v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03083042v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Lemonnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Eveillard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandez-Guerra" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Leynaert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmars.2020.00376" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01774836v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Mest" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon M. Dittami" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Caralp" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0430-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100993v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Humily" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory K. Farrant" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Marie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Partensky" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Mazard" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1574-6941.12285" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>