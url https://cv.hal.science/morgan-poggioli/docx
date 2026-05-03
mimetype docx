--- v0 (2026-04-01)
+++ v1 (2026-05-03)
@@ -855,169 +855,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03078428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les militantes Unitaires des années 1930 : l'expérience française d'un syndicalisme communiste féminin au miroir de la situation européenne, 1929-1936. »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Poggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Romain Ducoulombier et Jean Vigreux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le PCF, un parti global (1919-1989). Approches transnationales et comparées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 978-2-36441-297-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02057092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Unité et scissions dans l’histoire de la CGT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Poggioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La CGT en question(s). Regards croisés sur 125 années d’un syndicalisme de transformation sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02469684v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02057092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives CGT du séquestre de 1940. Histoire(s), traitement et exploitation d’un fonds d’origine syndicale</w:t>
               </w:r>
@@ -1355,182 +1355,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Un siècle d’histoire militante de la CGT : construction et évolutions d’un enjeu de formation syndicale (1895-1995)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Poggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Histoire et mémoire des mouvements syndicaux au XXe siècle. Enjeux et héritages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arbre bleu éditions, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sortir de l’ombre ? Le militantisme féminin dans la CGT du Front populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Poggioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matthieu Gateau; Maud Navarre; Florent Schepens. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quoi de neuf depuis la parité ? Du genre dans la construction des rôles politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-106, 2013, 978-2-36441-054-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01370094v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01370091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CGT et l’expérience du Front populaire. Vers une meilleure protection sanitaire des travailleurs</w:t>
               </w:r>
@@ -3049,234 +3049,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01368735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les socialistes et la CGT. Le tournant du Front populaire (1934-1939)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Poggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'OURS. Office universitaire de recherche socialiste</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 70ème anniversaire du Front populaire, 35</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01368744v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’institut d’étude et de prévention des maladies professionnelles de la CGT (1937-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Poggioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Sociologie Santé - RSS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Violences en couples, 24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01368762v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience du Front populaire : renouvellement de la stratégie syndicale et des pratiques de la CGT (1936-1939)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Poggioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Le financement du logement social en Europe depuis 1945, 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01368739v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01368744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CGTU et PCF en Saône et Loire</w:t>
               </w:r>
@@ -3601,51 +3601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Poggioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goirand Hohl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357251v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03716491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/162805" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hedde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/droit/375-quoi-de-n-9782364410541.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/322-meetings-alcoves-gauche-et-sexualites-en-europe-et-aux-etats-unis-depuis-1850-2905965959.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03716493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2528" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03293699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02874818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368762v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368744v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01368603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Poggioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goirand Hohl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357251v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03716491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/162805" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hedde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/droit/375-quoi-de-n-9782364410541.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/322-meetings-alcoves-gauche-et-sexualites-en-europe-et-aux-etats-unis-depuis-1850-2905965959.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03716493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2528" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03293699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02874818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01368603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>