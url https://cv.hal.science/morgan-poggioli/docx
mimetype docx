--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -855,169 +855,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03078428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Unité et scissions dans l’histoire de la CGT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Poggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La CGT en question(s). Regards croisés sur 125 années d’un syndicalisme de transformation sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions Universitaires de Dijon, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02469684v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les militantes Unitaires des années 1930 : l'expérience française d'un syndicalisme communiste féminin au miroir de la situation européenne, 1929-1936. »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Poggioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Romain Ducoulombier et Jean Vigreux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le PCF, un parti global (1919-1989). Approches transnationales et comparées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 978-2-36441-297-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02057092v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02469684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les archives CGT du séquestre de 1940. Histoire(s), traitement et exploitation d’un fonds d’origine syndicale</w:t>
               </w:r>
@@ -1355,182 +1355,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sortir de l’ombre ? Le militantisme féminin dans la CGT du Front populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgan Poggioli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Matthieu Gateau; Maud Navarre; Florent Schepens. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quoi de neuf depuis la parité ? Du genre dans la construction des rôles politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Universitaires de Dijon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.95-106, 2013, 978-2-36441-054-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01370094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Un siècle d’histoire militante de la CGT : construction et évolutions d’un enjeu de formation syndicale (1895-1995)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgan Poggioli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire et mémoire des mouvements syndicaux au XXe siècle. Enjeux et héritages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Arbre bleu éditions, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01370091v1</w:t>
-              </w:r>
-[...84 lines deleted...]
-                <w:t xml:space="preserve">halshs-01370094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La CGT et l’expérience du Front populaire. Vers une meilleure protection sanitaire des travailleurs</w:t>
               </w:r>
@@ -3601,51 +3601,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Poggioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goirand Hohl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357251v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03716491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/162805" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057092v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469684v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hedde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370091v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370094v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/droit/375-quoi-de-n-9782364410541.html" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/322-meetings-alcoves-gauche-et-sexualites-en-europe-et-aux-etats-unis-depuis-1850-2905965959.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03716493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2528" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03293699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02874818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01368603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554850v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Poggioli" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04444617v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pechoux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Goirand Hohl" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357251v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469643v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469618v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chambarlhac" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hamelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369173v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369194v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04138438v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vigreux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03716491v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/162805" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078428v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469684v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02057092v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Hedde" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514272v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369233v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370094v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/droit/375-quoi-de-n-9782364410541.html" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370091v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369272v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370470v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370474v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01370487v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369934v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01369953v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eud.u-bourgogne.fr/histoire/322-meetings-alcoves-gauche-et-sexualites-en-europe-et-aux-etats-unis-depuis-1850-2905965959.html" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03549923v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03716493v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03591826v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/itti.2528" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03208552v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-03293699v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03078384v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02874818v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02469307v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368716v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368718v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368721v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368728v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368731v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368735v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368744v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368762v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01368761v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01368603v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>