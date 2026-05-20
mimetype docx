--- v0 (2026-03-14)
+++ v1 (2026-05-20)
@@ -182,743 +182,743 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05348967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le management stratégique des coopérations entre parties prenantes comme levier d'accélération de la transition écologique. Cas du label DD&amp;RS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morgand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Ruat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20e Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, irgo; université de bordeaux, 2024, bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le réveil écologique de la génération Z. Un facteur de cohésion et de mise en tension dans les pratiques des Etablissements d'Enseignement Supérieur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13e colloque de l’AIRMAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Iae Amiens; Lefmi, 2024, Amiens (Université Picardie Jules Verne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les logiques qui sous-tendent la coopération. Une conceptualisation théorique d’un évènement coopératif : le cas d’un Hackathon académique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, U-Mons, 2024, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Le management stratégique des coopérations entre parties prenantes comme levier d'accélération de la transition écologique. Cas du label DD&amp;RS</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orientation professionnelle et employabilité : outils et dispositifs pour développer la capacité projective des jeunes. Cas de l'outil : projet personnel et professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morgand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Ruat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, irgo; université de bordeaux, 2024, bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque ARIA (Anticiper le Risque par l'Innovation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IUT de Bayonne et du Pays Basque, Sep 2024, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...44 lines deleted...]
-              <w:t xml:space="preserve">, IUT de Bayonne et du Pays Basque, Sep 2024, Bayonne, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Devenir mentor. Lecture de cas de professionnels bénévoles au travers du modèle de RSE de Carroll</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morgand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ARES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ESC Amiens - CERM, 2023, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, ESC Amiens - CERM, 2023, Amiens, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mentorer le projet professionnel d’un jeune : un levier de création de valeur partagée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morgand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">19e Congrès de l’Aderse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Excelia, 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, Excelia, 2023, La Rochelle, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Processus de recrutement et intelligence automatisée : un focus sur la technologie ATS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morgand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2éme édition du Colloque International : Le Management Innovant : Entre la Digitalisation, la Transformation des Emplois et le Bien-être au Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Business School (ISCID-CO) de l’Université du Littoral Côte d’Opale (ULCO), 2023, Dunkerque et Saint Omer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...31 lines deleted...]
-              <w:t xml:space="preserve">, International Business School (ISCID-CO) de l’Université du Littoral Côte d’Opale (ULCO), 2023, Dunkerque et Saint Omer, France</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005577v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inversion de la relation candidat-recruteur : difficulté d’anticipation ou risque-RH ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morgand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème colloque Oriane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Iut de bayonne, 2022, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005548v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche des risques dans un projet personnel professionnel. Cas d’un outil d’orientation professionnelle des jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morgand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20ème colloque Oriane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iut de bayonne, 2022, Bayonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A la recherche du BM de plateformes numériques dédiées à l’orientation des jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ateliers de la Recherche</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EM Normandie; ISTEC, 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005542v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05005544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plateforme de réseau social professionnel : le risque de ne voir qu’un outil de gestion. Une revue de la littérature sur les conceptions théoriques</w:t>
               </w:r>
@@ -1711,196 +1711,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05262118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’action au cœur de l’apprentissage RSE : retour d’expérience d’un hackathon collaboratif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Geitzholz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Morgand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Management &amp; sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 37 (2), pp.103-115. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mss.037.0103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05005100v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les réseaux sociaux numériques et la recherche d’un premier emploi : le millefeuille dans la communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Morgand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication et Management : Revue internationale des sciences commerciales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Vol. 20 (3), pp.129-144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/comma.203.0129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05005117v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-05005100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle des plateformes numériques de rencontres professionnelles : apports, limites et risques</w:t>
               </w:r>
@@ -2600,51 +2600,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05348967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ruat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morgand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005604v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005597v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005585v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04788372v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005542v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005548v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005544v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crozet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005117v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.203.0129" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005100v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Geitzholz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.037.0103" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04524655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.034.0021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03829284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.093.0029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03829407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hurdequint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03829421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs02.0163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05348967v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Ruat" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Morgand" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005585v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005604v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005597v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-04788372v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005564v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005577v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005548v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005544v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005539v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005530v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005536v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005525v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005506v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Crozet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005516v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005494v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005473v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005485v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262118v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.233.0059" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005100v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Geitzholz" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.037.0103" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005117v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/comma.203.0129" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04524655v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.034.0021" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03829284v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.093.0029" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03829407v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hurdequint" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01894936v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03829421v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03680635v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2016.00071" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05005463v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.hs02.0163" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>