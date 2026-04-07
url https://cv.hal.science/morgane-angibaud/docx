--- v0 (2026-03-09)
+++ v1 (2026-04-07)
@@ -716,295 +716,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04901989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interprofessional collaboration in primary care: what effect on patient health? A systematic literature review</w:t>
+                <w:t xml:space="preserve">Factors influencing French community pharmacists’ willingness to participate in research projects: a mixed method study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Bouton</w:t>
+                <w:t xml:space="preserve">Arthur Piraux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Journeaux</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Huon</w:t>
+                <w:t xml:space="preserve">Pierre Nizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Navas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Sallenave-Namont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Primary Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.253. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-023-02189-0⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.229. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-023-02163-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04489827v1</w:t>
+                <w:t xml:space="preserve">hal-04494469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors influencing French community pharmacists’ willingness to participate in research projects: a mixed method study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Piraux</w:t>
+                <w:t xml:space="preserve">Interprofessional collaboration in primary care: what effect on patient health? A systematic literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Bouton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Journeaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Claire Sallenave-Namont</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Primary Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 24 (1), pp.229. </w:t>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.253. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12875-023-02163-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12875-023-02189-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04494469v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04489827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à travailler ensemble</w:t>
               </w:r>
@@ -1100,64 +1100,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets sur la santé des patients de la collaboration interprofessionnelle en soins primaires : Revue de littérature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Journeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1266,90 +1266,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant les pharmaciens d’officine à participer à des projets de recherche : une étude à méthode mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Navas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Sallenave-Namont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès SFPC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Toulouse, France</w:t>
@@ -1904,51 +1904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9DE41E6E"/>
+    <w:nsid w:val="8D434B5B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2135,51 +2135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-angibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0333-1640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Depeigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Angibaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.03.001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pajot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.08.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grimal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bataille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jourdain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085626" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rouxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mouhib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02326-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2024.10.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04489827v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Journeaux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02189-0" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04494469v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piraux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Navas" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sallenave-Namont" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02163-w" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.03.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prot-Labarthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05541758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-angibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0333-1640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Depeigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Angibaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.03.001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pajot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.08.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grimal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bataille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jourdain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085626" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rouxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mouhib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02326-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2024.10.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04494469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piraux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Navas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sallenave-Namont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02163-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04489827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Journeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02189-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.03.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prot-Labarthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05541758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>