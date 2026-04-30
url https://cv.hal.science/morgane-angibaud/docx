--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -175,252 +175,252 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement des patients sous traitement antalgique de palier II : Le rôle du pharmacien d’officine</w:t>
+                <w:t xml:space="preserve">Connaissances sur le syndrome prémenstruel dans la population générale : une enquête par questionnaire auto-administré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constance Depeigne</w:t>
+                <w:t xml:space="preserve">Lisa Pajot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (2), pp.125-127. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.03.001⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 60 (4), pp.424-430. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.08.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05541733v1</w:t>
+                <w:t xml:space="preserve">hal-05541744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances sur le syndrome prémenstruel dans la population générale : une enquête par questionnaire auto-administré</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagnement des patients sous traitement antalgique de palier II : Le rôle du pharmacien d’officine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constance Depeigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Pajot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Blandine Gatto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 60 (4), pp.424-430. </w:t>
+              <w:t xml:space="preserve">, 2025, 60 (2), pp.125-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.08.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.phacli.2025.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05541744v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05541733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patient experience and primary care teams: a cross-sectional survey of French elderly patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -510,51 +510,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involving community pharmacists in interprofessional collaboration in primary care: a systematic review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -644,51 +644,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les CPTS, une opportunité pour renforcer le lien ville-hôpital</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Pharmacien Clinicien</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 59 (4), pp.412 - 414. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -735,51 +735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors influencing French community pharmacists’ willingness to participate in research projects: a mixed method study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Nizet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -895,51 +895,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Journeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -990,51 +990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprendre à travailler ensemble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualités Pharmaceutiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 60 (607), pp.47-49. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1152,51 +1152,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Rat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNGE, Dec 2022, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1253,51 +1253,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs influençant les pharmaciens d’officine à participer à des projets de recherche : une étude à méthode mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Piraux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1378,51 +1378,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La qualité des soins perçue par les patients suivis en équipes de soins primaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1535,51 +1535,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interpréter les informations pour répondre au patient : chercher la source et analyser la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Prot-Labarthe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1649,51 +1649,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les hospitalisations potentiellement évitables : l'histoire de Danielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1743,51 +1743,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation de la performance des équipes de soins primaires et de leurs impacts sur les systèmes de santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Angibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé. Nantes université, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1904,51 +1904,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8D434B5B"/>
+    <w:nsid w:val="A1AFA980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2135,51 +2135,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-angibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0333-1640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541733v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Depeigne" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatto" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Angibaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.03.001" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541744v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pajot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.08.005" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grimal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bataille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jourdain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085626" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rouxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mouhib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02326-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2024.10.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04494469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piraux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Navas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sallenave-Namont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02163-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04489827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Journeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02189-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.03.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prot-Labarthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05541758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-angibaud" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0006-0333-1640" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541744v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pajot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Angibaud" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.08.005" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541733v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Depeigne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gatto" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2025.03.001" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125905v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grimal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bataille" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Jourdain" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2024-085626" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04514675v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solene Girard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Rouxel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Mouhib" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-024-02326-3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04901989v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.phacli.2024.10.001" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04494469v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Piraux" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Nizet" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Navas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sallenave-Namont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02163-w" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04489827v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Journeaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-02189-0" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542249v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2021.03.035" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521167v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Rat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542232v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04521203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlier Alexandre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gaultier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04542257v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Prot-Labarthe" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600422v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05541758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>