--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -228,1043 +228,1151 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géoarchéologie du site précolombien côtier de Folle Anse (Marie-Galante, Guadeloupe) : vers une relecture des archives archéologiques entre milieux terrestre et marin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Blanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">45e Rencontres internationales d’archéologie et d’histoire de Nice Côte d’Azur : « Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Bivolaru, N. Naudinot, &amp; T. Theodoropoulou, Oct 2025, Nice, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05562856v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Climate change and archaeological heritage: beyond the logic of urgency. The pre-Columbian site of Folle Anse (Grand-Bourg, Marie Galante)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Blanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXth Congress of the International Association for Caribbean Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Charlestown, SC, Saint Kitts and Nevis</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04745299v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ancient and Recent Costaline Dynamics in the FWI: a Chronological and Geoarchaeological Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Blanot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Our Shared Sea: Coastal Cultural Heritage in the Caribbean Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Deering Estate, Jun 2024, Miami (Florida), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684044v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification et évaluation des sites précolombiens submergés dans les Antilles françaises : de la découverte fortuite au modèle prédictif.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Blanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sybil Thiebaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde internationale Archéologie des Antilles-Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet ALOA, Apr 2024, Le Moule, Guadeloupe</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04684061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre terre et mer, le site précolombien de Folle Anse (Grand-Bourg, Marie Galante). Enjeux scientifiques et méthodologie d’approche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Blanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Laforge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Joseph-Julien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archéologie littorale aux Antilles-Guyane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Le Moule, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669822v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Temps et espaces de l’occupation céramique ancienne de la Martinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Blanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04381631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interdisciplinary analysis of partially submerged pre-Columbian sites of Martinique, French West Indies. Research issues, methodology and further perspectives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Blanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Doriane Delanghe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXIth Congress of International Union for Quaternary Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04275228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre falaises subverticales et plaines côtières submergées : Réévaluation de l'hostilité des littoraux nord-martiniquais durant le Céramique ancien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Blanot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04382570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Micro-Regional Approach to Martinique Early Ceramic Occupation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Blanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Carazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Chapuis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydie Dussol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Varadero, Cuba</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03716870v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau marin relatif et peuplements précolombiens en Martinique (Antilles) : acquisition d'indicateurs chronologiques et altimétriques par carottages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OA305609, University Paris 1 Panthéon-Sorbonne. 2025, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535503v1</w:t>
-              </w:r>
-[...910 lines deleted...]
-                <w:t xml:space="preserve">halshs-03716870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId33"/>
+      <w:footerReference w:type="default" r:id="rId34"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1411,51 +1519,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2025.2601213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535503v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684044v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745299v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Chapuis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Thiebaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Joseph-Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2025.2601213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Chapuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Thiebaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Joseph-Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>