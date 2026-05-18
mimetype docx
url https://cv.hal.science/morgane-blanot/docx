--- v1 (2026-04-12)
+++ v2 (2026-05-18)
@@ -66,185 +66,319 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The Submerged Pre‐Columbian Site of Fond Banane (Martinique, French West Indies): Insights Into Late Holocene Coastal Dynamics and Human–Environment Interactions on the Edge of the Mangroves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Blanot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dolique</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Morhange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 41 (2), pp.e70047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/gea.70047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05621842v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coastal occupation and relative sea-level changes during Martinique's Early Ceramic Period: Reassessment of the impact of Holocene marine transgression in a supposed tectonically stable zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Island and Coastal Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/15564894.2025.2601213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -254,1017 +388,1017 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géoarchéologie du site précolombien côtier de Folle Anse (Marie-Galante, Guadeloupe) : vers une relecture des archives archéologiques entre milieux terrestre et marin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e Rencontres internationales d’archéologie et d’histoire de Nice Côte d’Azur : « Océans, littoraux, îles et sociétés : fluctuations environnementales, activités humaines et défis socio-environnementaux à travers le temps »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Bivolaru, N. Naudinot, &amp; T. Theodoropoulou, Oct 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05562856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climate change and archaeological heritage: beyond the logic of urgency. The pre-Columbian site of Folle Anse (Grand-Bourg, Marie Galante)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXXth Congress of the International Association for Caribbean Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Charlestown, SC, Saint Kitts and Nevis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04745299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ancient and Recent Costaline Dynamics in the FWI: a Chronological and Geoarchaeological Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Our Shared Sea: Coastal Cultural Heritage in the Caribbean Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Deering Estate, Jun 2024, Miami (Florida), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et évaluation des sites précolombiens submergés dans les Antilles françaises : de la découverte fortuite au modèle prédictif.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sybil Thiebaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Dolique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table ronde internationale Archéologie des Antilles-Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet ALOA, Apr 2024, Le Moule, Guadeloupe</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04684061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre terre et mer, le site précolombien de Folle Anse (Grand-Bourg, Marie Galante). Enjeux scientifiques et méthodologie d’approche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Laforge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Joseph-Julien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archéologie littorale aux Antilles-Guyane</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Le Moule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04669822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temps et espaces de l’occupation céramique ancienne de la Martinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary analysis of partially submerged pre-Columbian sites of Martinique, French West Indies. Research issues, methodology and further perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Leroy</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Doriane Delanghe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morhange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIth Congress of International Union for Quaternary Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04275228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre falaises subverticales et plaines côtières submergées : Réévaluation de l'hostilité des littoraux nord-martiniquais durant le Céramique ancien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le peuple du volcan : archéologie des premiers agriculteurs de la Martinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Benoît Bérard, Dec 2023, Marigot, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04382570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-Regional Approach to Martinique Early Ceramic Occupation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Carazzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Dussol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Réunion des Sciences de la Terre 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Varadero, Cuba</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03716870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1274,105 +1408,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niveau marin relatif et peuplements précolombiens en Martinique (Antilles) : acquisition d'indicateurs chronologiques et altimétriques par carottages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Blanot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">OA305609, University Paris 1 Panthéon-Sorbonne. 2025, pp.117</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId34"/>
+      <w:footerReference w:type="default" r:id="rId40"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1519,51 +1653,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B&#233;rard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2025.2601213" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562856v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745299v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Chapuis" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684044v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684061v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Thiebaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669822v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Joseph-Julien" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381631v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275228v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382570v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716870v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535503v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05621842v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Blanot" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dolique" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Morhange" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.70047" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533756v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit B&#233;rard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doriane Delanghe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Leroy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morhange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15564894.2025.2601213" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562856v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t B&#233;rard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Leroy" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04745299v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Chapuis" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684044v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04684061v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybil Thiebaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Dolique" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669822v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Laforge" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Joseph-Julien" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381631v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Carazzo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Dussol" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04275228v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382570v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03716870v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535503v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>