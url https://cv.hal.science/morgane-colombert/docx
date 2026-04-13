--- v0 (2026-03-16)
+++ v1 (2026-04-13)
@@ -755,222 +755,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins énergétiques à l’échelle des projets d’aménagement urbain : du modèle à la décision, quels verrous ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the resilience of urban areas to traffic-related air pollution: Application in Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018048⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 615, pp.588 - 596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03311556v1</w:t>
+                <w:t xml:space="preserve">hal-01651482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the resilience of urban areas to traffic-related air pollution: Application in Greater Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Besoins énergétiques à l’échelle des projets d’aménagement urbain : du modèle à la décision, quels verrous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 615, pp.588 - 596. </w:t>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.345-353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.334⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01651482v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Documents d'urbanisme et enjeux énergie-climat : quelles possibilités d'intégration ?</w:t>
               </w:r>
@@ -1090,51 +1090,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du rôle des acteurs des réseaux de chaleur dans la conception urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (2), pp.197 - 220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1168,90 +1168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1458,51 +1458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1575,51 +1575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1692,51 +1692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1809,51 +1809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1926,51 +1926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2147,51 +2147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Hors-série 12, pp.73-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2354,51 +2354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity study of the energy balance to urban characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,51 +2475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédissia de Chastenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3187,252 +3187,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de chaleur fatale : Quels réseaux de chaleur pour les valoriser ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recov’Heat: An estimation tool of urban waste heat recovery potential in sustainable cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres de l’AUGC</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES16-Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698663v1</w:t>
+                <w:t xml:space="preserve">hal-01698367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recov’Heat: An estimation tool of urban waste heat recovery potential in sustainable cities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Goumba</w:t>
+                <w:t xml:space="preserve">Sources de chaleur fatale : Quels réseaux de chaleur pour les valoriser ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonneau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES16-Cnam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">34èmes Rencontres de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4976257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01698367v1</w:t>
+                <w:t xml:space="preserve">hal-01698663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptatio, Intégration de l’adaptation au changement climatique dans la conception des projets d’aménagements urbains : nouveau(x) outil(s) et nouveau(x) métier(s)</w:t>
               </w:r>
@@ -3481,165 +3481,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique et climatique à l’échelle de l’aménagement, l’atout d’un croisement des recherches pour faire évoluer la pratique</w:t>
+                <w:t xml:space="preserve">Projet ADAPTATIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de la COP 21 à la COP 22 : Changements climatiques et transition énergétique des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Journée Technique du CEREMA « S'adapter au changement climatique en milieu urbain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698741v1</w:t>
+                <w:t xml:space="preserve">hal-01698765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ADAPTATIO</w:t>
+                <w:t xml:space="preserve">Transition énergétique et climatique à l’échelle de l’aménagement, l’atout d’un croisement des recherches pour faire évoluer la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique du CEREMA « S'adapter au changement climatique en milieu urbain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque international de la COP 21 à la COP 22 : Changements climatiques et transition énergétique des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698765v1</w:t>
+                <w:t xml:space="preserve">hal-01698741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et climatique à l’échelle de l’aménagement, l’atout d’un croisement des recherches pour faire évoluer la pratique</w:t>
               </w:r>
@@ -3854,51 +3854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3930,368 +3930,368 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de mise en œuvre de la transition énergétique dans les projets urbains : analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of adaptation to climate change within the design process of urban planning projects: new tool(s) and new methodology(ies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journées Internationales de Sociologie de l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698674v1</w:t>
+                <w:t xml:space="preserve">hal-01698418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing the effects of densification on air quality and urban heat island in five parisian neighbourhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLEA - Passive and Low Energy Architecture 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of adaptation to climate change within the design process of urban planning projects: new tool(s) and new methodology(ies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approvisionnement en énergie des projets urbains : échelles et acteurs. Analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Sciences Sociales et Transitions Energétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698418v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
               </w:r>
@@ -4316,51 +4316,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4392,135 +4392,135 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement en énergie des projets urbains : échelles et acteurs. Analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
+                <w:t xml:space="preserve">Conditions de mise en œuvre de la transition énergétique dans les projets urbains : analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences Sociales et Transitions Energétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve"> Journées Internationales de Sociologie de l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698677v1</w:t>
+                <w:t xml:space="preserve">hal-01698674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building and energy efficiency: challenges and opportunities for European cities and regions?</w:t>
               </w:r>
@@ -4582,191 +4582,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01676684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de l’agglomération parisienne aux canicules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing urban planning resilience to outdoor air pollution in Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire franco-allemand organisé par le DAAD sur « La ville de demain : approches innovantes en France et en Allemagne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">31th International PLEA Conference ARCHITECTURE IN (R)EVOLUTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698744v1</w:t>
+                <w:t xml:space="preserve">hal-01198679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing urban planning resilience to outdoor air pollution in Greater Paris</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation de l’agglomération parisienne aux canicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International PLEA Conference ARCHITECTURE IN (R)EVOLUTION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire franco-allemand organisé par le DAAD sur « La ville de demain : approches innovantes en France et en Allemagne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198679v1</w:t>
+                <w:t xml:space="preserve">hal-01698744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques de l’arrosage de l'espace public comme moyen d'adaptation au changement climatique</w:t>
               </w:r>
@@ -4778,51 +4778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4923,217 +4923,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the effect of pavement-watering on pavement heat flux in order to improve watering efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hendel</w:t>
+                <w:t xml:space="preserve">Le réseau d'assainissement : une ressource de chauffage durable en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diab Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Venice, Italy</w:t>
+              <w:t xml:space="preserve">32 èmes Rencontres de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698436v1</w:t>
+                <w:t xml:space="preserve">hal-01698629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau d'assainissement : une ressource de chauffage durable en ville</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diab Youssef</w:t>
+                <w:t xml:space="preserve">An analysis of the effect of pavement-watering on pavement heat flux in order to improve watering efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32 èmes Rencontres de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698629v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Micro-Climatic Effects of Pavement-Watering with the Help of Statistical Analysis Tools</w:t>
               </w:r>
@@ -5303,151 +5303,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris Nord-Est : traitement de la problématique énergétique dans un projet urbain multi-échelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">Couplage bâti-canopée pour la modélisation énergétique des aménagements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIDA²D 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Vaulx-en-Velin, France</w:t>
+              <w:t xml:space="preserve">XXXIèmes rencontres universitaires de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698682v1</w:t>
+                <w:t xml:space="preserve">hal-01456603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the cooling efficiency of pavement watering as an urban heat island mitigation technique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5489,588 +5489,588 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’énergie dans les projets urbains : analyse des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des doctorants de l’APERAU 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage bâti-canopée pour la modélisation énergétique des aménagements urbains</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Modelization of urban energy fluxes for urban designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIèmes rencontres universitaires de génie civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">Sustainable Architecture for a Renewable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLEA2013 - 29th Conference, Sep 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456603v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the integration of energy issues into a multi-scale urban project – Paris Nord-Est case study (France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche à l’EIVP : focus sur les projets portant sur la rénovation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th Knowledge Cities World Summit (KCWS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Journée de développement sur l’urbanisme durable et les questions énergétiques organisée par l’ANRU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698571v1</w:t>
+                <w:t xml:space="preserve">hal-01698823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche à l’EIVP : focus sur les projets portant sur la rénovation énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the integration of energy issues into a multi-scale urban project – Paris Nord-Est case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de développement sur l’urbanisme durable et les questions énergétiques organisée par l’ANRU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">the 6th Knowledge Cities World Summit (KCWS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698823v1</w:t>
+                <w:t xml:space="preserve">hal-01698571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of urban energy fluxes for urban designs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Burdet</w:t>
+                <w:t xml:space="preserve">Paris Nord-Est : traitement de la problématique énergétique dans un projet urbain multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Architecture for a Renewable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PLEA2013 - 29th Conference, Sep 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">RIDA²D 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456625v1</w:t>
+                <w:t xml:space="preserve">hal-01698682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des Flux Énergétiques Urbains pour les Projets d'Aménagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6242,51 +6242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6419,90 +6419,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the Life Cycle Energy Assessment of an Urban Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th EcoBalance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6553,51 +6553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7172,51 +7172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Rencontres de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7280,51 +7280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7356,588 +7356,588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of vegetation, urban morphology and building rise in air quality and urban heat island : simulations in five Parisian neighborhoods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+                <w:t xml:space="preserve">Design thinking and urban planning projects: Towards new climatic services for climate change adaptation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypatia Nassopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Becue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexia Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joaquin end conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698893v1</w:t>
+                <w:t xml:space="preserve">hal-01698883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of vegetation, urban morphology and building rise in air quality and urban heat island : simulations in five Parisian neighborhoods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Integration of adaptation to climate change within the design process of urban planning projects: new tool(s) and new methodology(ies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alberto Ortiz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Laurent Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Becue</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexia Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change, International Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698892v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design thinking and urban planning projects: Towards new climatic services for climate change adaptation?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Mangeot</w:t>
+                <w:t xml:space="preserve">Characterisation of urban planning resilience to outdoor air pollution in Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Joaquin end conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698883v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of urban planning resilience to outdoor air pollution in Greater Paris</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
+                <w:t xml:space="preserve">Role of vegetation, urban morphology and building rise in air quality and urban heat island : simulations in five Parisian neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joaquin end conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698894v1</w:t>
+                <w:t xml:space="preserve">hal-01698892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of adaptation to climate change within the design process of urban planning projects: new tool(s) and new methodology(ies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of vegetation, urban morphology and building rise in air quality and urban heat island : simulations in five Parisian neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexia Leseur</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future Under Climate Change, International Scientific Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Joaquin end conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698886v1</w:t>
+                <w:t xml:space="preserve">hal-01698893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8291,51 +8291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Issues of Sustainable Renovation in Non-Residential Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8819,90 +8819,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation d’un quartier urbain : outils disponibles et modélisation des consommations énergétiques et hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Leseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9093,90 +9093,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated canopy, building energy and radiosity model for 3D urban design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9903,51 +9903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F6F3E000"/>
+    <w:nsid w:val="A9BAD3F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10134,51 +10134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-colombert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5558-5419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137962177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194083024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035709141X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2025.100545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Vauchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Famiglietti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Autelitano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Scoccia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16093912" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Paron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1196/1/012051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vigui&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ben-Ari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Colombert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Ford" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abc044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018048" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tardieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Salagnac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mac&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chiche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698663v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976257" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698674v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698394v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698418v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquet" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Leseur" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meunier" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698677v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698744v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hypatia Nassopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698682v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698825v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456603v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698571v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698823v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456625v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dellac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455700v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desplat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Kounkou-Arnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698892v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangeot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698886v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vertigo.revues.org/11726" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01888742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698846v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698867v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lauffenburger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigorgne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698860v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintner Nathalie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bosboeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diaf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676465v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Belziti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852128v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aulagnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bourdic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cohen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poutrel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0233" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-colombert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5558-5419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137962177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194083024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035709141X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2025.100545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Vauchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Famiglietti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Autelitano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Scoccia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16093912" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Paron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1196/1/012051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vigui&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ben-Ari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Colombert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Ford" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abc044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tardieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Salagnac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mac&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chiche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976257" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Leseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hypatia Nassopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dellac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455700v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desplat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Kounkou-Arnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698883v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangeot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vertigo.revues.org/11726" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01888742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698846v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698867v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lauffenburger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigorgne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698860v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintner Nathalie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bosboeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diaf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676465v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Belziti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852128v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aulagnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bourdic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cohen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poutrel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0233" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>