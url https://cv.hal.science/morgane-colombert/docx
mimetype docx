--- v1 (2026-04-13)
+++ v2 (2026-05-06)
@@ -353,295 +353,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment of District Heating Infrastructures: A Comparison of Pipe Typologies in France</w:t>
+                <w:t xml:space="preserve">Environmental performance of districts: results of a French national assessment campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahaut Vauchez</w:t>
+                <w:t xml:space="preserve">Axelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Famiglietti</w:t>
+                <w:t xml:space="preserve">Marie Frapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Autelitano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Felix Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossano Scoccia</w:t>
+                <w:t xml:space="preserve">Nicoleta Schiopu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilien Paron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en16093912⟩</w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1196 (1), pp.012051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1196/1/012051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04744521v1</w:t>
+                <w:t xml:space="preserve">hal-04328600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental performance of districts: results of a French national assessment campaign</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Life Cycle Assessment of District Heating Infrastructures: A Comparison of Pipe Typologies in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Frapin</w:t>
+                <w:t xml:space="preserve">Mahaut Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Dubois</w:t>
+                <w:t xml:space="preserve">Jacopo Famiglietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoleta Schiopu</w:t>
+                <w:t xml:space="preserve">Kevin Autelitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilien Paron</w:t>
+                <w:t xml:space="preserve">Rossano Scoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 1196 (1), pp.012051. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (9), pp.3912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1196/1/012051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en16093912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04328600v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04744521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When adaptation increases energy demand: A systematic map of the literature</w:t>
               </w:r>
@@ -755,386 +755,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03286864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the resilience of urban areas to traffic-related air pollution: Application in Greater Paris</w:t>
+                <w:t xml:space="preserve">Documents d'urbanisme et enjeux énergie-climat : quelles possibilités d'intégration ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+                <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
+                <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Margot Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fouad Eddazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01651482v1</w:t>
+                <w:t xml:space="preserve">halshs-02545036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besoins énergétiques à l’échelle des projets d’aménagement urbain : du modèle à la décision, quels verrous ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing the resilience of urban areas to traffic-related air pollution: Application in Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/nss/2018048⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 615, pp.588 - 596. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.09.334⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03311556v1</w:t>
+                <w:t xml:space="preserve">hal-01651482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Documents d'urbanisme et enjeux énergie-climat : quelles possibilités d'intégration ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Besoins énergétiques à l’échelle des projets d’aménagement urbain : du modèle à la décision, quels verrous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fouad Eddazi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale d’Urbanisme</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Natures Sciences Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 26 (3), pp.345-353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/nss/2018048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02545036v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03311556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution du rôle des acteurs des réseaux de chaleur dans la conception urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 19 (2), pp.197 - 220. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1168,90 +1168,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building resilient and sustainable: a need to decompartementalise the researches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1458,51 +1458,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1575,51 +1575,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1692,51 +1692,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1809,51 +1809,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1926,51 +1926,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2147,51 +2147,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Hors-série 12, pp.73-94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2354,51 +2354,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity study of the energy balance to urban characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2475,51 +2475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédissia de Chastenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2606,51 +2606,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Assessment Allocations for Circular Economy in Construction Sector: Methodological Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,130 +2731,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance of districts: results of a French national assessment campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Schiopu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Paron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBE23·Thessaloniki International Conference - Paving the way for achieving the targets of 2030 and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Mar 2023, Thessalonik, Greece. pp.012051, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1755-1315/1196/1/012051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170240v1</w:t>
@@ -3349,51 +3349,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Rencontres de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3481,165 +3481,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ADAPTATIO</w:t>
+                <w:t xml:space="preserve">Transition énergétique et climatique à l’échelle de l’aménagement, l’atout d’un croisement des recherches pour faire évoluer la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique du CEREMA « S'adapter au changement climatique en milieu urbain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Colloque international de la COP 21 à la COP 22 : Changements climatiques et transition énergétique des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698765v1</w:t>
+                <w:t xml:space="preserve">hal-01698741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique et climatique à l’échelle de l’aménagement, l’atout d’un croisement des recherches pour faire évoluer la pratique</w:t>
+                <w:t xml:space="preserve">Projet ADAPTATIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de la COP 21 à la COP 22 : Changements climatiques et transition énergétique des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Journée Technique du CEREMA « S'adapter au changement climatique en milieu urbain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698741v1</w:t>
+                <w:t xml:space="preserve">hal-01698765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition énergétique et climatique à l’échelle de l’aménagement, l’atout d’un croisement des recherches pour faire évoluer la pratique</w:t>
               </w:r>
@@ -3854,51 +3854,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3930,489 +3930,489 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of adaptation to climate change within the design process of urban planning projects: new tool(s) and new methodology(ies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approvisionnement en énergie des projets urbains : échelles et acteurs. Analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque Sciences Sociales et Transitions Energétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698418v1</w:t>
+                <w:t xml:space="preserve">hal-01698677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the effects of densification on air quality and urban heat island in five parisian neighbourhoods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+                <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Becue</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA - Passive and Low Energy Architecture 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698394v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement en énergie des projets urbains : échelles et acteurs. Analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of adaptation to climate change within the design process of urban planning projects: new tool(s) and new methodology(ies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences Sociales et Transitions Energétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698677v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grados</w:t>
+                <w:t xml:space="preserve">Analyzing the effects of densification on air quality and urban heat island in five parisian neighbourhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">PLEA - Passive and Low Energy Architecture 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698637v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions de mise en œuvre de la transition énergétique dans les projets urbains : analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
               </w:r>
@@ -4424,51 +4424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4588,77 +4588,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing urban planning resilience to outdoor air pollution in Greater Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International PLEA Conference ARCHITECTURE IN (R)EVOLUTION</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4778,51 +4778,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5303,636 +5303,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage bâti-canopée pour la modélisation énergétique des aménagements urbains</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche à l’EIVP : focus sur les projets portant sur la rénovation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIèmes rencontres universitaires de génie civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">Journée de développement sur l’urbanisme durable et les questions énergétiques organisée par l’ANRU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456603v1</w:t>
+                <w:t xml:space="preserve">hal-01698823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the cooling efficiency of pavement watering as an urban heat island mitigation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hendel</w:t>
+                <w:t xml:space="preserve">Modelization of urban energy fluxes for urban designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Sustainable Architecture for a Renewable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLEA2013 - 29th Conference, Sep 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698440v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’énergie dans les projets urbains : analyse des pratiques</w:t>
+                <w:t xml:space="preserve">Analysis of the integration of energy issues into a multi-scale urban project – Paris Nord-Est case study (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’APERAU 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">the 6th Knowledge Cities World Summit (KCWS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698825v1</w:t>
+                <w:t xml:space="preserve">hal-01698571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of urban energy fluxes for urban designs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Couplage bâti-canopée pour la modélisation énergétique des aménagements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Architecture for a Renewable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PLEA2013 - 29th Conference, Sep 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">XXXIèmes rencontres universitaires de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01456625v1</w:t>
+                <w:t xml:space="preserve">hal-01456603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche à l’EIVP : focus sur les projets portant sur la rénovation énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Measurement of the cooling efficiency of pavement watering as an urban heat island mitigation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de développement sur l’urbanisme durable et les questions énergétiques organisée par l’ANRU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698823v1</w:t>
+                <w:t xml:space="preserve">hal-01698440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the integration of energy issues into a multi-scale urban project – Paris Nord-Est case study (France)</w:t>
+                <w:t xml:space="preserve">L’énergie dans les projets urbains : analyse des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th Knowledge Cities World Summit (KCWS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’APERAU 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698571v1</w:t>
+                <w:t xml:space="preserve">hal-01698825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paris Nord-Est : traitement de la problématique énergétique dans un projet urbain multi-échelles</w:t>
               </w:r>
@@ -5944,51 +5944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6026,51 +6026,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des Flux Énergétiques Urbains pour les Projets d'Aménagement.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6242,51 +6242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6318,230 +6318,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stockage de la chaleur perdue en aquifère profond : quantification des besoins de chaleur en surface</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Katia Laffréchine</w:t>
+                <w:t xml:space="preserve">Methodology for the Life Cycle Energy Assessment of an Urban Plan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXèmes rencontres AUGC‐IBPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
+              <w:t xml:space="preserve">10th EcoBalance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01455700v1</w:t>
+                <w:t xml:space="preserve">hal-01456631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for the Life Cycle Energy Assessment of an Urban Plan</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Burdet</w:t>
+                <w:t xml:space="preserve">Stockage de la chaleur perdue en aquifère profond : quantification des besoins de chaleur en surface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Laffréchine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th EcoBalance</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">XXXèmes rencontres AUGC‐IBPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456631v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01455700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un traitement transversal de problématique énergétique dans les projets urbains : étude de la relation urbanisme/bâti/transport</w:t>
               </w:r>
@@ -6553,51 +6553,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6792,51 +6792,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocations en ACV pour l’économie circulaire dans le domaine de la construction : discussion méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7172,51 +7172,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34èmes Rencontres de l’AUGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7280,51 +7280,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7356,441 +7356,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design thinking and urban planning projects: Towards new climatic services for climate change adaptation?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of adaptation to climate change within the design process of urban planning projects: new tool(s) and new methodology(ies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marie Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Alexia Leseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Gantois</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change, International Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698883v1</w:t>
+                <w:t xml:space="preserve">hal-01698886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of adaptation to climate change within the design process of urban planning projects: new tool(s) and new methodology(ies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterisation of urban planning resilience to outdoor air pollution in Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future Under Climate Change, International Scientific Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Joaquin end conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698886v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation of urban planning resilience to outdoor air pollution in Greater Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+                <w:t xml:space="preserve">Design thinking and urban planning projects: Towards new climatic services for climate change adaptation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypatia Nassopoulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joaquin end conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698894v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of vegetation, urban morphology and building rise in air quality and urban heat island : simulations in five Parisian neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7815,90 +7815,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of vegetation, urban morphology and building rise in air quality and urban heat island : simulations in five Parisian neighborhoods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joaquin end conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8071,103 +8071,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire entrer l’énergie-climat dans les documents d’urbanisme : unifier pour mieux régner ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Eddazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoires durables. De la recherche à la conception</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8291,51 +8291,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Issues of Sustainable Renovation in Non-Residential Buildings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leila Kebir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8819,90 +8819,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation d’un quartier urbain : outils disponibles et modélisation des consommations énergétiques et hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Leseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -9093,90 +9093,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated canopy, building energy and radiosity model for 3D urban design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9226,90 +9226,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASCENS : Articulation des Stratégies Climat ENergie et planification Spatiale. Quels leviers d'amélioration ? Des constats aux enseignements pour l’action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fouad Eddazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bosboeuf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9903,51 +9903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9BAD3F7"/>
+    <w:nsid w:val="CD91BA1F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10134,51 +10134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-colombert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5558-5419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137962177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194083024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035709141X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2025.100545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Vauchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Famiglietti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Autelitano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Scoccia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16093912" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Paron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1196/1/012051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vigui&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ben-Ari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Colombert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Ford" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abc044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311556v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018048" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tardieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Salagnac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mac&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chiche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976257" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698765v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698741v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698418v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Leseur" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meunier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698394v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698677v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hypatia Nassopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698571v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dellac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455700v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456631v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desplat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Kounkou-Arnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698883v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangeot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698886v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vertigo.revues.org/11726" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01888742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698846v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698867v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lauffenburger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigorgne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698860v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintner Nathalie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bosboeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diaf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676465v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Belziti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852128v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aulagnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bourdic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cohen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poutrel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0233" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-colombert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5558-5419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137962177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194083024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035709141X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2025.100545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Paron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1196/1/012051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Vauchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Famiglietti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Autelitano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Scoccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16093912" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vigui&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ben-Ari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Colombert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Ford" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abc044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tardieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Salagnac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mac&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chiche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976257" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Leseur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meunier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hypatia Nassopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dellac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desplat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Kounkou-Arnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangeot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vertigo.revues.org/11726" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01888742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698846v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698867v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lauffenburger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigorgne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698860v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintner Nathalie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bosboeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diaf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676465v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Belziti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852128v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aulagnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bourdic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cohen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poutrel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0233" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>