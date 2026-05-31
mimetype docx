--- v2 (2026-05-06)
+++ v3 (2026-05-31)
@@ -353,295 +353,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04926039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental performance of districts: results of a French national assessment campaign</w:t>
+                <w:t xml:space="preserve">Life Cycle Assessment of District Heating Infrastructures: A Comparison of Pipe Typologies in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Robert</w:t>
+                <w:t xml:space="preserve">Mahaut Vauchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Frapin</w:t>
+                <w:t xml:space="preserve">Jacopo Famiglietti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felix Dubois</w:t>
+                <w:t xml:space="preserve">Kevin Autelitano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicoleta Schiopu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emilien Paron</w:t>
+                <w:t xml:space="preserve">Rossano Scoccia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1755-1315/1196/1/012051⟩</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 16 (9), pp.3912. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en16093912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04328600v1</w:t>
+                <w:t xml:space="preserve">hal-04744521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Life Cycle Assessment of District Heating Infrastructures: A Comparison of Pipe Typologies in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Environmental performance of districts: results of a French national assessment campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mahaut Vauchez</w:t>
+                <w:t xml:space="preserve">Marie Frapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Famiglietti</w:t>
+                <w:t xml:space="preserve">Felix Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Autelitano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Nicoleta Schiopu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rossano Scoccia</w:t>
+                <w:t xml:space="preserve">Emilien Paron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 16 (9), pp.3912. </w:t>
+              <w:t xml:space="preserve">IOP Conference Series: Earth and Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1196 (1), pp.012051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/en16093912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1755-1315/1196/1/012051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04744521v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When adaptation increases energy demand: A systematic map of the literature</w:t>
               </w:r>
@@ -1426,168 +1426,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01113917v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Prescriptions for Energy Quality Buildings in Three Parisian Urban Development Projects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 3 (2), pp.118 - 130. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0009⟩</w:t>
+              <w:t xml:space="preserve">, 2015, 3 (1), pp.1 - 11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698353v1</w:t>
+                <w:t xml:space="preserve">hal-01698345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of pavement heat flux to optimize the water efficiency of a pavement-watering method</w:t>
+                <w:t xml:space="preserve">Expérimentation de rafraîchissement de l’espace public en période caniculaire à Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
@@ -1605,106 +1605,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.060⟩</w:t>
+              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7-8, pp.41-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/tsm/201507041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698350v5</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Cooling Efficiency of Pavement-Watering as an Urban Heat Island Mitigation Technique</w:t>
+                <w:t xml:space="preserve">An analysis of pavement heat flux to optimize the water efficiency of a pavement-watering method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
@@ -1722,199 +1722,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0001⟩</w:t>
+              <w:t xml:space="preserve">Applied Thermal Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 78 (5), pp.658-669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.applthermaleng.2014.11.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698345v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698350v5</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation de rafraîchissement de l’espace public en période caniculaire à Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hendel</w:t>
+                <w:t xml:space="preserve">Analysis of the Prescriptions for Energy Quality Buildings in Three Parisian Urban Development Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 7-8, pp.41-51. </w:t>
+              <w:t xml:space="preserve">Journal of Sustainable Development of Energy, Water and Environment Systems </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 3 (2), pp.118 - 130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/tsm/201507041⟩</w:t>
+                <w:t xml:space="preserve">⟨10.13044/j.sdewes.2015.03.0009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763633v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving a pavement-watering method on the basis of pavement surface temperature measurements</w:t>
               </w:r>
@@ -2011,351 +2011,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698358v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation aux changements climatiques en milieu urbain et approche globale des trames vertes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le climat et la ville : la nécessité d'une recherche croisant les disciplines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Colombert</w:t>
+                <w:t xml:space="preserve">J.L. Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Boudes</w:t>
+                <w:t xml:space="preserve">Denis Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Hors-série 12, pp.73-94</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01005837v1</w:t>
+                <w:t xml:space="preserve">hal-00941956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le climat et la ville : la nécessité d'une recherche croisant les disciplines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
+                <w:t xml:space="preserve">Adaptation aux changements climatiques en milieu urbain et approche globale des trames vertes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Salagnac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+                <w:t xml:space="preserve">Philippe Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 12, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.11821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00941956v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01005837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier : un outil d'aide à la décision?</w:t>
+                <w:t xml:space="preserve">Analyse du cycle de vie à l'échelle du quartier: un outil d'aide à la décision ? Le cas de la ZAC Claude Bernard à Paris (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédissia de Chastenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Herfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011</w:t>
+              <w:t xml:space="preserve">, 2011, 5, pp.c1-c21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02357684v1</w:t>
+                <w:t xml:space="preserve">hal-00877122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensitivity study of the energy balance to urban characteristics</w:t>
               </w:r>
@@ -2380,51 +2380,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Salagnac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Cities and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 1 (3), pp.125-134</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2443,152 +2443,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01455689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du cycle de vie à l'échelle du quartier: un outil d'aide à la décision ? Le cas de la ZAC Claude Bernard à Paris (France)</w:t>
+                <w:t xml:space="preserve">Analyse de cycle de vie à l'échelle du quartier : un outil d'aide à la décision?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédissia de Chastenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gobin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Herfray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnement Urbain / Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 5, pp.c1-c21</w:t>
+              <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00877122v1</w:t>
+                <w:t xml:space="preserve">hal-02357684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2606,51 +2606,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life Cycle Assessment Allocations for Circular Economy in Construction Sector: Methodological Discussion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,130 +2731,130 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental performance of districts: results of a French national assessment campaign</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frapin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Felix Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicoleta Schiopu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Paron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SBE23·Thessaloniki International Conference - Paving the way for achieving the targets of 2030 and beyond</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aristotle University of Thessaloniki, Mar 2023, Thessalonik, Greece. pp.012051, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/1755-1315/1196/1/012051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05170240v1</w:t>
@@ -2997,1776 +2997,1776 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agir sur le climat urbain : pourquoi et comment</w:t>
+                <w:t xml:space="preserve">Sources de chaleur fatale : Quels réseaux de chaleur pour les valoriser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'étude sur « l'évolution du paysage urbain parisien au prisme des risques climatiques »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">34èmes Rencontres de l’AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698665v1</w:t>
+                <w:t xml:space="preserve">hal-01698663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recov'Heat : Outil d'estimation du potentiel de sources de chaleur fatale en milieu urbain</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+                <w:t xml:space="preserve">Recov’Heat: An estimation tool of urban waste heat recovery potential in sustainable cities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonneau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES16-Cnam</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.4976257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698654v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recov’Heat: An estimation tool of urban waste heat recovery potential in sustainable cities</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptatio, Intégration de l’adaptation au changement climatique dans la conception des projets d’aménagements urbains : nouveau(x) outil(s) et nouveau(x) métier(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patricia Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES16-Cnam</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Séminaire de restitution de l’appel à proposition de recherche 2012 du programme Gestion et Impacts du Changement Climatique : Construire l’adaptation « S'adapter au changement climatique avéré et à venir est devenu crucial »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.4976257⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01698367v1</w:t>
+                <w:t xml:space="preserve">hal-01698771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sources de chaleur fatale : Quels réseaux de chaleur pour les valoriser ?</w:t>
+                <w:t xml:space="preserve">Transition énergétique et climatique à l’échelle de l’aménagement, l’atout d’un croisement des recherches pour faire évoluer la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34èmes Rencontres de l’AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international de la COP 21 à la COP 22 : Changements climatiques et transition énergétique des territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Rabat, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698663v1</w:t>
+                <w:t xml:space="preserve">hal-01698741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptatio, Intégration de l’adaptation au changement climatique dans la conception des projets d’aménagements urbains : nouveau(x) outil(s) et nouveau(x) métier(s)</w:t>
+                <w:t xml:space="preserve">Projet ADAPTATIO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de restitution de l’appel à proposition de recherche 2012 du programme Gestion et Impacts du Changement Climatique : Construire l’adaptation « S'adapter au changement climatique avéré et à venir est devenu crucial »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée Technique du CEREMA « S'adapter au changement climatique en milieu urbain »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698771v1</w:t>
+                <w:t xml:space="preserve">hal-01698765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique et climatique à l’échelle de l’aménagement, l’atout d’un croisement des recherches pour faire évoluer la pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recov'Heat : Outil d'estimation du potentiel de sources de chaleur fatale en milieu urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Goumba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Bonneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international de la COP 21 à la COP 22 : Changements climatiques et transition énergétique des territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Rabat, Maroc</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698741v1</w:t>
+                <w:t xml:space="preserve">hal-01698654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ADAPTATIO</w:t>
+                <w:t xml:space="preserve">Agir sur le climat urbain : pourquoi et comment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Technique du CEREMA « S'adapter au changement climatique en milieu urbain »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
+              <w:t xml:space="preserve">Journées d'étude sur « l'évolution du paysage urbain parisien au prisme des risques climatiques »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698765v1</w:t>
+                <w:t xml:space="preserve">hal-01698665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition énergétique et climatique à l’échelle de l’aménagement, l’atout d’un croisement des recherches pour faire évoluer la pratique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conditions de mise en œuvre de la transition énergétique dans les projets urbains : analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Changements climatiques, aménagement de l'espace &amp; transition urbanistique »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Brest, France</w:t>
+              <w:t xml:space="preserve"> Journées Internationales de Sociologie de l’Energie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698670v1</w:t>
+                <w:t xml:space="preserve">hal-01698674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison des matériaux de l’espace public parisien : caractérisation de la contribution aux ilots de chaleur urbains</w:t>
+                <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698425v1</w:t>
+                <w:t xml:space="preserve">hal-01698637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring the real-world effects of urban heat island countermeasures: a case study of pavement-watering</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of adaptation to climate change within the design process of urban planning projects: new tool(s) and new methodology(ies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698406v1</w:t>
+                <w:t xml:space="preserve">hal-01698418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement en énergie des projets urbains : échelles et acteurs. Analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">Analyzing the effects of densification on air quality and urban heat island in five parisian neighbourhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Sciences Sociales et Transitions Energétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">PLEA - Passive and Low Energy Architecture 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698677v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel est le meilleur revêtement pour limiter la formation des îlots de chaleur urbains ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grados</w:t>
+                <w:t xml:space="preserve">Approvisionnement en énergie des projets urbains : échelles et acteurs. Analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Thermique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Colloque Sciences Sociales et Transitions Energétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698637v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of adaptation to climate change within the design process of urban planning projects: new tool(s) and new methodology(ies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building and energy efficiency: challenges and opportunities for European cities and regions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leïla Kebir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">13th European Week of Regions and Cities, Brussels, 12-15 October </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698418v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01676684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the effects of densification on air quality and urban heat island in five parisian neighbourhoods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adaptation de l’agglomération parisienne aux canicules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLEA - Passive and Low Energy Architecture 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">Séminaire franco-allemand organisé par le DAAD sur « La ville de demain : approches innovantes en France et en Allemagne »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698394v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conditions de mise en œuvre de la transition énergétique dans les projets urbains : analyse des cas Paris Rive Gauche, Clichy-Batignolles et Paris Nord Est</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">Assessing urban planning resilience to outdoor air pollution in Greater Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Vuillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journées Internationales de Sociologie de l’Energie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">31th International PLEA Conference ARCHITECTURE IN (R)EVOLUTION</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Bologna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698674v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building and energy efficiency: challenges and opportunities for European cities and regions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Leïla Kebir</w:t>
+                <w:t xml:space="preserve">Comparaison des matériaux de l’espace public parisien : caractérisation de la contribution aux ilots de chaleur urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Week of Regions and Cities, Brussels, 12-15 October </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">XIIème Colloque Interuniversitaire Franco-Québécois sur la Thermique des Systèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01676684v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing urban planning resilience to outdoor air pollution in Greater Paris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+                <w:t xml:space="preserve">Measuring the real-world effects of urban heat island countermeasures: a case study of pavement-watering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Gutierrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Vuillet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31th International PLEA Conference ARCHITECTURE IN (R)EVOLUTION</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2015, Bologna, Italy</w:t>
+              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01198679v1</w:t>
+                <w:t xml:space="preserve">hal-01698406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation de l’agglomération parisienne aux canicules</w:t>
+                <w:t xml:space="preserve">Transition énergétique et climatique à l’échelle de l’aménagement, l’atout d’un croisement des recherches pour faire évoluer la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire franco-allemand organisé par le DAAD sur « La ville de demain : approches innovantes en France et en Allemagne »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque « Changements climatiques, aménagement de l'espace &amp; transition urbanistique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698744v1</w:t>
+                <w:t xml:space="preserve">hal-01698670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets thermiques de l’arrosage de l'espace public comme moyen d'adaptation au changement climatique</w:t>
               </w:r>
@@ -4923,217 +4923,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le réseau d'assainissement : une ressource de chauffage durable en ville</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diab Youssef</w:t>
+                <w:t xml:space="preserve">An analysis of the effect of pavement-watering on pavement heat flux in order to improve watering efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32 èmes Rencontres de l'AUGC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
+              <w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Venice, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698629v1</w:t>
+                <w:t xml:space="preserve">hal-01698436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An analysis of the effect of pavement-watering on pavement heat flux in order to improve watering efficiency</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hendel</w:t>
+                <w:t xml:space="preserve">Le réseau d'assainissement : une ressource de chauffage durable en ville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diab Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Countermeasures to Urban Heat Island </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Venice, Italy</w:t>
+              <w:t xml:space="preserve">32 èmes Rencontres de l'AUGC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698436v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Studying the Micro-Climatic Effects of Pavement-Watering with the Help of Statistical Analysis Tools</w:t>
               </w:r>
@@ -5221,1180 +5221,1180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ADAPTATIO PROJECT: Integration of adaptation to climate change within the design process of urban planning projects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Paris Nord-Est : traitement de la problématique énergétique dans un projet urbain multi-échelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hypatia Nassopoulos</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference Industrial and Commercial Use of Energy (ICUE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Cape Town, South Africa</w:t>
+              <w:t xml:space="preserve">RIDA²D 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2013, Vaulx-en-Velin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698601v1</w:t>
+                <w:t xml:space="preserve">hal-01698682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche à l’EIVP : focus sur les projets portant sur la rénovation énergétique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the integration of energy issues into a multi-scale urban project – Paris Nord-Est case study (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de développement sur l’urbanisme durable et les questions énergétiques organisée par l’ANRU</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">the 6th Knowledge Cities World Summit (KCWS 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698823v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelization of urban energy fluxes for urban designs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Couplage bâti-canopée pour la modélisation énergétique des aménagements urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Architecture for a Renewable Future</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PLEA2013 - 29th Conference, Sep 2013, Munich, Germany</w:t>
+              <w:t xml:space="preserve">XXXIèmes rencontres universitaires de génie civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456625v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the integration of energy issues into a multi-scale urban project – Paris Nord-Est case study (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">Measurement of the cooling efficiency of pavement watering as an urban heat island mitigation technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 6th Knowledge Cities World Summit (KCWS 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Istanbul, Turkey</w:t>
+              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698571v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Couplage bâti-canopée pour la modélisation énergétique des aménagements urbains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Etienne Burdet</w:t>
+                <w:t xml:space="preserve">L’énergie dans les projets urbains : analyse des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXXIèmes rencontres universitaires de génie civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Cachan, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l’APERAU 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01456603v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the cooling efficiency of pavement watering as an urban heat island mitigation technique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Hendel</w:t>
+                <w:t xml:space="preserve">Modelization of urban energy fluxes for urban designs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">Sustainable Architecture for a Renewable Future</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PLEA2013 - 29th Conference, Sep 2013, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698440v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01456625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’énergie dans les projets urbains : analyse des pratiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche à l’EIVP : focus sur les projets portant sur la rénovation énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l’APERAU 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journée de développement sur l’urbanisme durable et les questions énergétiques organisée par l’ANRU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698825v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paris Nord-Est : traitement de la problématique énergétique dans un projet urbain multi-échelles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+                <w:t xml:space="preserve">Modélisation des Flux Énergétiques Urbains pour les Projets d'Aménagement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Dm Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIDA²D 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2013, Vaulx-en-Velin, France</w:t>
+              <w:t xml:space="preserve">Colloque International Futurs urbains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2013, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698682v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des Flux Énergétiques Urbains pour les Projets d'Aménagement.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’application des DPE aux situations historiques : méthodologie et problématique. Contributions à l’histoire des consommations énergétiques l’échelle de la ville et des bâtiments publics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Dm Morand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Youssef Yd Diab</w:t>
+                <w:t xml:space="preserve">Vincent Dellac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International Futurs urbains</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2013, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">Journée d’études organisée par l’équipe HPCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698733v1</w:t>
+                <w:t xml:space="preserve">hal-01698815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’application des DPE aux situations historiques : méthodologie et problématique. Contributions à l’histoire des consommations énergétiques l’échelle de la ville et des bâtiments publics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of the Prescriptions for Energy Quality Buildings in Three Parisian Urban Development Projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Tardieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dellac</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études organisée par l’équipe HPCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698815v1</w:t>
+                <w:t xml:space="preserve">hal-01698448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of the Prescriptions for Energy Quality Buildings in Three Parisian Urban Development Projects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ADAPTATIO PROJECT: Integration of adaptation to climate change within the design process of urban planning projects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Olivier Blanpain</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hypatia Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Conference on Sustainable Development of Energy, Water and Environment Systems (SDEWES)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2013, Dubrovnik, Croatia</w:t>
+              <w:t xml:space="preserve">International Conference Industrial and Commercial Use of Energy (ICUE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Cape Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698448v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for the Life Cycle Energy Assessment of an Urban Plan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6445,51 +6445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage de la chaleur perdue en aquifère profond : quantification des besoins de chaleur en surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Laffréchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6527,90 +6527,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un traitement transversal de problématique énergétique dans les projets urbains : étude de la relation urbanisme/bâti/transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Tardieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Blanpain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Quelles formes spatiales pour le développement urbain durable ? »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6792,51 +6792,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Allocations en ACV pour l’économie circulaire dans le domaine de la construction : discussion méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7038,90 +7038,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recov’Heat: An estimation tool of urban waste heat recovery potential in sustainable cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Goumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofeng Guo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Colombert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Bonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNOLOGIES AND MATERIALS FOR RENEWABLE ENERGY, ENVIRONMENT AND SUSTAINABILITY: TMREES16-Cnam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7146,51 +7146,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sources de chaleur fatale : Quels réseaux de chaleur pour les valoriser ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Chiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7235,273 +7235,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the behavior of watered urban materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Grados</w:t>
+                <w:t xml:space="preserve">Role of vegetation, urban morphology and building rise in air quality and urban heat island : simulations in five Parisian neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laurent Royon</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698875v1</w:t>
+                <w:t xml:space="preserve">hal-01698892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integration of adaptation to climate change within the design process of urban planning projects: new tool(s) and new methodology(ies)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Role of vegetation, urban morphology and building rise in air quality and urban heat island : simulations in five Parisian neighborhoods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Meunier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vincent Becue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Our Common Future Under Climate Change, International Scientific Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Joaquin end conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698886v1</w:t>
+                <w:t xml:space="preserve">hal-01698893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterisation of urban planning resilience to outdoor air pollution in Greater Paris</w:t>
               </w:r>
@@ -7582,103 +7552,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design thinking and urban planning projects: Towards new climatic services for climate change adaptation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypatia Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Mangeot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Leseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gantois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
@@ -7701,243 +7671,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of vegetation, urban morphology and building rise in air quality and urban heat island : simulations in five Parisian neighborhoods</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integration of adaptation to climate change within the design process of urban planning projects: new tool(s) and new methodology(ies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Our Common Future Under Climate Change, International Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698892v1</w:t>
+                <w:t xml:space="preserve">hal-01698886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of vegetation, urban morphology and building rise in air quality and urban heat island : simulations in five Parisian neighborhoods</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Cariolet</w:t>
+                <w:t xml:space="preserve">Characterization of the behavior of watered urban materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hendel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Grados</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Vincent Becue</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Royon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joaquin end conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">ICUC9 - 9th International Conference on Urban Climate jointly with 12th Symposium on the Urban Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698893v1</w:t>
+                <w:t xml:space="preserve">hal-01698875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7968,51 +7968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptation aux changements climatiques et trames vertes : quels enjeux pour la ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boudes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Éditions en environnement VertigO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hors-série 12, pp.254, 2012</w:t>
             </w:r>
           </w:p>
@@ -8738,207 +8738,207 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01698793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IMPETUS, un outil au service des acteurs publics et privés</w:t>
+                <w:t xml:space="preserve">Adaptation d’un quartier urbain : outils disponibles et modélisation des consommations énergétiques et hydriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gantois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexia Leseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698802v1</w:t>
+                <w:t xml:space="preserve">hal-01698723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptation d’un quartier urbain : outils disponibles et modélisation des consommations énergétiques et hydriques</w:t>
+                <w:t xml:space="preserve">IMPETUS, un outil au service des acteurs publics et privés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698723v1</w:t>
+                <w:t xml:space="preserve">hal-01698802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Place de la modélisation dans la conception des aménagements urbains : cas du cursus de l’EIVP</w:t>
               </w:r>
@@ -8999,51 +8999,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ADAPTATIO PROJECT: Integration of adaptation to climate change within the design process of urban planning projects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypatia Nassopoulos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9093,77 +9093,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrated canopy, building energy and radiosity model for 3D urban design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Colombert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Morand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Diab</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9903,51 +9903,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD91BA1F"/>
+    <w:nsid w:val="D36064AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10134,51 +10134,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-colombert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5558-5419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137962177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194083024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035709141X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2025.100545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328600v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Robert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dubois" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Paron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1196/1/012051" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Vauchez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Famiglietti" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Autelitano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Scoccia" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16093912" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vigui&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ben-Ari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Colombert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Ford" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abc044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698353v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tardieu" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0009" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005837v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11821" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941956v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Salagnac" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mac&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698665v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698654v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chiche" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonneau" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698367v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976257" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698663v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698771v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698741v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698765v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698670v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698677v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698418v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Leseur" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meunier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698394v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698674v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676684v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698744v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698629v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698601v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hypatia Nassopoulos" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698823v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456625v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698571v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456603v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698825v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698682v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698815v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dellac" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698448v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desplat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Kounkou-Arnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698886v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangeot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698892v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698893v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vertigo.revues.org/11726" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01888742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698846v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698867v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lauffenburger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigorgne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698860v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintner Nathalie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698802v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698723v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bosboeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diaf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676465v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Belziti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852128v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aulagnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bourdic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cohen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poutrel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0233" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-colombert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5558-5419" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/137962177" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194083024" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/000000035709141X" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04926039v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Andr&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Le Roy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lemonsu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Colombert" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Masson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cliser.2025.100545" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahaut Vauchez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Famiglietti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Autelitano" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossano Scoccia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en16093912" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328600v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Robert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Frapin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Dubois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Schiopu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Paron" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1755-1315/1196/1/012051" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03286864v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Vigui&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Juhel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Ben-Ari" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Colombert" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James D. Ford" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/abc044" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02545036v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bertrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Lefranc" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fouad Eddazi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651482v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cariolet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Vuillet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diab" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.09.334" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03311556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2018048" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698336v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.19.2017.0010" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697822v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lang" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20160713012" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01113917v4" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Hendel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Gutierrez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Yd Diab" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Royon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2016.02.003" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698345v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763633v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/tsm/201507041" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698350v5" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applthermaleng.2014.11.060" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698353v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Tardieu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Blanpain" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13044/j.sdewes.2015.03.0009" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698358v4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.uclim.2014.11.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00941956v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Salagnac" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Morand" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colombert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boudes" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.11821" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00877122v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dissia de Chastenet" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gobin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Herfray" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455689v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Salagnac" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02357684v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedissia About" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Jullien" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Mac&#233;" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170240v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03338566v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698738v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698663v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Chiche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698367v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Goumba" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofeng Guo" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Bonneau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4976257" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698771v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698741v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698765v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698654v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698665v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698674v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698637v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Grados" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698418v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gantois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jacquet" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Leseur" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Meunier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698394v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Ortiz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Becue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698677v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676684v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le&#239;la Kebir" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698744v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698425v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698406v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698670v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698708v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698834v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698436v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698629v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diab Youssef" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698429v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698682v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698571v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456603v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Burdet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698440v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698825v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456625v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698823v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698733v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Dm Morand" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698815v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dellac" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698448v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698601v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hypatia Nassopoulos" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456631v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01455700v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Laffr&#233;chine" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698702v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698623v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Desplat" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;lle Kounkou-Arnaud" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05170182v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04744518v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Waeytens" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gruel" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698871v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698879v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698892v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698893v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698894v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698883v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mangeot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698886v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698875v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01057127v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://vertigo.revues.org/11726" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-01888742v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsparentheses.com/Territoires-durables" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698846v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456548v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Kebir" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698867v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Lauffenburger" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bigorgne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698860v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bintner Nathalie" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698778v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698793v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698723v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698802v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698813v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698752v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01082955v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03544767v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bosboeuf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824963v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gallo" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Diaf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fernandez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Fernandez" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676465v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Belziti" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Laigle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Tardieu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00852128v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Aulagnier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Bourdic" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Cohen" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Poutrel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00470536v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2008PEST0233" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>