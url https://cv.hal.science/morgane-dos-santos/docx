--- v0 (2026-03-22)
+++ v1 (2026-05-17)
@@ -234,252 +234,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05349410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of dosimetric parameters reporting in biological dosimetry peer-reviewed publications: strengths and weaknesses</w:t>
+                <w:t xml:space="preserve">Evidence of Alveolar Macrophage Metabolic Shift Following Stereotactic Body Radiation Therapy -Induced Lung Fibrosis in Mice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Dos Santos</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sarah Braga Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Lavigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tarlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Buard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2494551⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 121 (2), pp.506-519. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.09.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05248212v1</w:t>
+                <w:t xml:space="preserve">irsn-04870390v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Alveolar Macrophage Metabolic Shift Following Stereotactic Body Radiation Therapy -Induced Lung Fibrosis in Mice</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of dosimetric parameters reporting in biological dosimetry peer-reviewed publications: strengths and weaknesses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valerie Buard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgane Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Trompier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 121 (2), pp.506-519. </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, pp.1-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2024.09.018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09553002.2025.2494551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">irsn-04870390v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05248212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dose Heterogeneity Reduces Radiation Oxygen Dependence in Both Tumor and Healthy Tissues: The Case of Proton Minibeam Radiation Therapy</w:t>
               </w:r>
@@ -504,51 +504,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorea Iturri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Lamirault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Corvino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -638,51 +638,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Suffee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Bachelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Mougenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1040,51 +1040,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Dewerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1174,51 +1174,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Larry Dewerd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ke Sheng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1321,51 +1321,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamedamine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stem Cell Research and Therapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.5. </w:t>
@@ -1397,563 +1397,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">irsn-03980856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preclinical modeling of low energy X-rays radiological burn: Dosimetry study by monte carlo simulations and EPR spectroscopy</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deciphering the Dynamic Molecular Program of Radiation-Induced Endothelial Senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois Trompier</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Benadjaoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtan Gruel</w:t>
+                <w:t xml:space="preserve">Frédéric Soysouvanh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Tarlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yolanda Prezado</w:t>
+                <w:t xml:space="preserve">Vincent Paget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valerie Buard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 13, </w:t>
+              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 112 (4), pp.975-985. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1075665⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2021.11.019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03953892v1</w:t>
+                <w:t xml:space="preserve">irsn-03981041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering the Dynamic Molecular Program of Radiation-Induced Endothelial Senescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Preclinical modeling of low energy X-rays radiological burn: Dosimetry study by monte carlo simulations and EPR spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Guillou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno L'Homme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Benadjaoud</w:t>
+                <w:t xml:space="preserve">Francois Trompier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Soysouvanh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Georges Tarlet</w:t>
+                <w:t xml:space="preserve">Gaëtan Gruel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Paget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valerie Buard</w:t>
+                <w:t xml:space="preserve">Yolanda Prezado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 112 (4), pp.975-985. </w:t>
+              <w:t xml:space="preserve">Frontiers in Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 13, </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijrobp.2021.11.019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fphys.2022.1075665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-03981041v1</w:t>
+                <w:t xml:space="preserve">irsn-03953892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Refining the mandibular osteoradionecrosis rat model by in vivo longitudinal µCT analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Targeted Dorsal Dentate Gyrus or Whole Brain Irradiation in Juvenile Mice Differently Affects Spatial Memory and Adult Hippocampal Neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Serrano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Ermeneux</w:t>
+                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fazia Aberkane</w:t>
+                <w:t xml:space="preserve">Louison Beugnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Bléry</w:t>
+                <w:t xml:space="preserve">Philippe Lestaevel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 11 (1), pp.22241. </w:t>
+              <w:t xml:space="preserve">Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (3), pp.192. </w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41598-021-01229-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/biology10030192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03981042v1</w:t>
+                <w:t xml:space="preserve">irsn-04337723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeted Dorsal Dentate Gyrus or Whole Brain Irradiation in Juvenile Mice Differently Affects Spatial Memory and Adult Hippocampal Neurogenesis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Refining the mandibular osteoradionecrosis rat model by in vivo longitudinal µCT analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Serrano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Dos Santos</w:t>
+                <w:t xml:space="preserve">Christelle Demarquay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dimitri Kereselidze</w:t>
+                <w:t xml:space="preserve">Louis Ermeneux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louison Beugnies</w:t>
+                <w:t xml:space="preserve">Fazia Aberkane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Lestaevel</w:t>
+                <w:t xml:space="preserve">Pauline Bléry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (3), pp.192. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (1), pp.22241. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/biology10030192⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-021-01229-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04337723v1</w:t>
+                <w:t xml:space="preserve">hal-03981042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A failure modes and effects analysis quality management framework for image‐guided small animal irradiators: A change in paradigm for radiation biology</w:t>
               </w:r>
@@ -1991,51 +1991,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Akbar Anvari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Patrik Brodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Physics : The international journal of medical physics research and practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 47 (4), pp.2013-2022. </w:t>
@@ -2105,51 +2105,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of dosimetric parameters reporting in biological dosimetry peer-reviewed publications: strengths and weaknesses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Trompier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2187,51 +2187,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Objectifs du réseau RESPLANDIR et présentation des résultats de l’intercomparaison des plateformes d’irradiation à l’aide de la dosimétrie alanine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bayart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2481,51 +2481,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trompier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'Homme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chaaya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Azemar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2575500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05248212v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dos Santos" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2494551" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04870390v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Braga Cohen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lavigne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane dos Santos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Buard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.09.018" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Potiron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorea Iturri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lamirault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Corvino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.06.3859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyne Feat-Vetel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Suffee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25179483" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04714130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Riazi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Garali Zineddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Al-Rifai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Errabii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Marcoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad1d69" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Dewerd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2250848" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-23-00119.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03980856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brossard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pouliet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Lefranc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-03230-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953892v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trompier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1075665" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03981041v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soysouvanh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2021.11.019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demarquay" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ermeneux" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Aberkane" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bl&#233;ry" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01229-y" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337723v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Beugnies" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10030192" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04666477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Daniel Johnstone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Anvari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patrik Brodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05082673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390485v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bayart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Maia Leite" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349410v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Roussel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Trompier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno L'Homme" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Chaaya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Azemar" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2575500" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04870390v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Braga Cohen" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Lavigne" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane dos Santos" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Tarlet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Buard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2024.09.018" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05248212v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dos Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2025.2494551" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237036v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Potiron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorea Iturri" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Lamirault" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Corvino" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2025.06.3859" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698392v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justyne Feat-Vetel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Suffee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bachelot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mougenot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms25179483" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04714130v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goran Riazi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chloe Brizais" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imene Garali Zineddine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rida Al-Rifai" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Quelquejay" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0308273" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04875840v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Guillou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Errabii" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifanie Marcoux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6560/ad1d69" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207687v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Larry Dewerd" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Poirier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ke Sheng" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09553002.2023.2250848" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04207658v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1667/RADE-23-00119.1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03980856v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Brossard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Pouliet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Lefranc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamedamine Benadjaoud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13287-022-03230-2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03981041v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Benadjaoud" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Soysouvanh" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2021.11.019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-03953892v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Trompier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tan Gruel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yolanda Prezado" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphys.2022.1075665" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04337723v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Serrano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kereselidze" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louison Beugnies" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lestaevel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biology10030192" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981042v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Demarquay" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Ermeneux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fazia Aberkane" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bl&#233;ry" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-021-01229-y" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04666477v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Daniel Johnstone" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akbar Anvari" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Patrik Brodin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mp.14049" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/hal-05082673v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05390485v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bayart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevalier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charbel Koumeir" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lia Maia Leite" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>