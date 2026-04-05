--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -332,303 +332,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05334982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dornel Laurent (dir.), Passages et frontières en Aquitaine. Expériences migratoires ; lieux de transit</w:t>
+                <w:t xml:space="preserve">Donner place aux personnes décédées de la frontière franco-italienne. Architecture mémorielle et lutte des traces (2015-2024)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina del Biaggio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Hanus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Soubra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mémoires en jeu</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 21, pp.40-47</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04951754v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Dornel (dir.), Passages et frontières en Aquitaine. Expériences migratoires et lieux de transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, Dans la fabrique des régimes de mobilités en Afrique, 40 (4), pp.179-181. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2024, 40 (4), pp.179-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Laurent Dornel (dir.), Passages et frontières en Aquitaine. Expériences migratoires et lieux de transit</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04867873v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dornel Laurent (dir.), Passages et frontières en Aquitaine. Expériences migratoires ; lieux de transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Européenne des Migrations Internationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 40 (4), pp.179-181</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, Dans la fabrique des régimes de mobilités en Afrique, 40 (4), pp.179-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/138hz⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...73 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Hanus</w:t>
-[...45 lines deleted...]
-                <w:t xml:space="preserve">hal-04951754v1</w:t>
+                <w:t xml:space="preserve">hal-05087178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Mau, La réinvention de la frontière au XXIe siècle, Éditions de la Maison des sciences de l’homme, Paris, 2023, 152 p.</w:t>
               </w:r>
@@ -1470,70 +1470,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Agirs 3 - Territoires accueillants / cartographies : CartoDroma, un outil pour l'accueil dans la Drôme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaba Sekouba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zié Ouattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Trouille</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fabriques d'agirs #4 : Co-construire les savoirs, confronter les mémoires, co-fonder les résis-tances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Tous migrants, Co-Front/ICM; coord. Daphné Velay, Luc Marchello, Alexandra Galitizine-Loumpet, Oct 2025, Névache, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466546v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">CartoDroma, une cartographie collaborative de l’accueil dans la Drôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sekouba Kaba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zié Ouattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1548,303 +1656,195 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fabriques d'agirs #4 : co-construire les savoirs, confronter les mémoires, co-fonder les résistances. « Agirs 3 : territoires accueillants / cartographies »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Névache, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...58 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Trouille</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arriving and Welcoming in an Idyllic Rural Border Periphery: Mapping Reception Conditions in the Drôme (France) with Exiles and Local Residents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fabriques d'agirs #4 : Co-construire les savoirs, confronter les mémoires, co-fonder les résis-tances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Tous migrants, Co-Front/ICM; coord. Daphné Velay, Luc Marchello, Alexandra Galitizine-Loumpet, Oct 2025, Névache, France</w:t>
+              <w:t xml:space="preserve">2025 American Association of Geographers Annual Meeting “Making Spaces of Possibility”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Détroit, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05535448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Image en partage, image en héritage. L’usage et le statut de l’image dans les sphères de l’intime et du collectif en contexte migratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier-vidéo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Olivier Labussière, Pacte; Cinémathèque de Grenoble, Dec 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466431v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05535448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières violentes, recherches à risque : s’engager par le mouvement</w:t>
               </w:r>
@@ -2287,453 +2287,453 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit via the Balkans</w:t>
+                <w:t xml:space="preserve">Balkans Transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Atlas of Migration in Europe. A Critical Geography of Migration Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.52-53, 2019</w:t>
+              <w:t xml:space="preserve">, Routledge, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504268v1</w:t>
+                <w:t xml:space="preserve">halshs-02343471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories From the Borders</w:t>
+                <w:t xml:space="preserve">Hospitality Smugglers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migreurop; Olivier Clochard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Atlas of Migration in Europe. A Critical Geography of Migration Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.12, 2019</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.134-135, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504263v1</w:t>
+                <w:t xml:space="preserve">hal-05504264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hospitality Smugglers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+                <w:t xml:space="preserve">Transit via the Balkans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migreurop; Olivier Clochard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Atlas of Migration in Europe. A Critical Geography of Migration Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.134-135, 2019</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.52-53, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504264v1</w:t>
+                <w:t xml:space="preserve">hal-05504268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanitarian Corridors: Neither Open nor Closed</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stories From the Borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migreurop; Olivier Clochard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Atlas of Migration in Europe. A Critical Geography of Migration Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.55, 2019</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.12, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504266v1</w:t>
+                <w:t xml:space="preserve">hal-05504263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balkans Transit</w:t>
+                <w:t xml:space="preserve">Humanitarian Corridors: Neither Open nor Closed</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...23 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Migreurop; Olivier Clochard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Atlas of Migration in Europe. A Critical Geography of Migration Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, 2019</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.55, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02343471v1</w:t>
+                <w:t xml:space="preserve">hal-05504266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre passage et ancrage : les logiques territoriales des « camps de transit » en Croatie</w:t>
               </w:r>
@@ -2799,129 +2799,202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02546374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corridors humanitaires : entre ouvertures et fermetures</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Passeurs d’hospitalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migreurop; Olivier Clochard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrants en Europe. Approches critiques des politiques migratoires. 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.146, 2017, 978-2-200-61685-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corridors humanitaires : entre ouvertures et fermetures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Migreurop; Olivier Clochard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atlas des migrants en Europe. Approches critiques des politiques migratoires. 3e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.67, 2017, 978-2-200-61685-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balkans Transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2954,349 +3027,276 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migreurop; Clochard Olivier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrants en Europe. Approches critiques des politiques migratoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.64-65, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01662256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Passeurs d’hospitalité</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des histoires de frontières</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migreurop; Olivier Clochard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas des migrants en Europe. Approches critiques des politiques migratoires. 3e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.146, 2017, 978-2-200-61685-4</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.24, 2017, 978-2-200-61685-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...24 lines deleted...]
-              <w:t xml:space="preserve">Migreurop; Olivier Clochard. </w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504254v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du refuge au camp : habiter les territoires des centres pour demandeurs d’asile en Croatie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eleonora Canepari; Béatrice Mesini; Stéphane Mourlane. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atlas des migrants en Europe. Approches critiques des politiques migratoires. 3e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.24, 2017, 978-2-200-61685-4</w:t>
+              <w:t xml:space="preserve">Mobil hom(m)es, formes d’habitats et modes d’habiter la mobilité (XVIe-XXIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de l’Aube, pp.35-44, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02546376v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du &amp;quot;refuge&amp;quot; au &amp;quot;camp&amp;quot; : habiter les territoires des centres pour demandeurs d’asile en Croatie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Canepari E., Mésini B., Mourlane S. (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mobil Hom(m)es, formes d’habitats et modes d’habiter la mobilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions de l'Aube, 2016, 978-2-8159-1491-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01479867v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">halshs-02546376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3308,709 +3308,709 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ako si na krivoj obali, rijeke su smrtonosne (Epizoda br. 2)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ako si na krivoj obali, rijeke su smrtonosne (Epizoda br. 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2026</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamp Lipa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05532941v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cours d’eau sont mortels pour qui n’est pas du bon côté (épisode 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05526060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karte pušbekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasilje i preživjeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karta R*-ova putovanja iz Tunisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Nasilje i preživjeli</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les cours d’eau sont mortels pour qui n’est pas du bon côté (épisode 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les cours d’eau sont mortels pour qui n’est pas du bon côté (épisode 2)</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526066v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivers are deadly if you're not on the right side. Episode #1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Kamp Lipa</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05519402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lipa Camp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Rivers are deadly if you're not on the right side. Episode #1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taksi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532986v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-05526561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivers are deadly if you’re not on the right side (Episode #2)</w:t>
               </w:r>
@@ -4804,507 +4804,507 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dans le Briançonnais, des balises pour une libre solidarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bachellerie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05468231v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informing and Alerting in a Sea Marked by Shipwrecks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les communes, archipel solidaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Pillant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05517678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Informing and Alerting in a Sea Marked by Shipwrecks</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkans: The Voices of Exiled People Documenting Violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Itinéraire d’un migrant marocain à travers les Balkans, 2011-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">France. 2022</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pentsch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">France. 2022</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05505194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De Vintimille à la vallée de la Roya : un terrain de chasse meurtrier dans l'espace Schengen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Duffey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Dans le Briançonnais, des balises pour une libre solidarité</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05504954v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La frontière n'est pas une simple ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...224 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Clair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5637,51 +5637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B7BACB4"/>
+    <w:nsid w:val="5422601D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5868,51 +5868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-dujmovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0642-6606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087178v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867873v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951754v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bachellerie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soubra" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sajn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giomi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Becan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.4811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.738" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516685v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535432v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekouba Kaba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trouille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466546v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaba Sekouba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504263v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504264v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3271-les-logements-de-la-mobilite-xviie-xxie-siecle-9782811125172.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504256v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504257v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479867v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546376v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519321v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526013v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526066v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532941v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532986v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526561v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarbas Agra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Andersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudingrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dujmovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517678v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hauck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duffey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-dujmovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0642-6606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bachellerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soubra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sajn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giomi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Becan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.4811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.738" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516685v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaba Sekouba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trouille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekouba Kaba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466431v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3271-les-logements-de-la-mobilite-xviie-xxie-siecle-9782811125172.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarbas Agra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Andersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudingrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dujmovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hauck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duffey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>