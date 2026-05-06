--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -1306,191 +1306,191 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The CartoMobile Project: moving and experiential border mapping with exiled people</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Free the map / Libérez la carte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Environnement, Ville, Société (UMR 5600 CNRS), coord. Claire Cunty, Guénola Inizan, Geoffrey Mollé, Nov 2025, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La cartographie sensible (TEMPO #3)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Olmedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Troin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Focus #6, rencontre annuelle des écritures alternatives en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabrique des écritures ethnographiques; Mucem, Jun 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535440v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05466544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agirs 3 - Territoires accueillants / cartographies : CartoDroma, un outil pour l'accueil dans la Drôme</w:t>
               </w:r>
@@ -1686,165 +1686,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Image en partage, image en héritage. L’usage et le statut de l’image dans les sphères de l’intime et du collectif en contexte migratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Atelier-vidéo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Olivier Labussière, Pacte; Cinémathèque de Grenoble, Dec 2025, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05466431v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Arriving and Welcoming in an Idyllic Rural Border Periphery: Mapping Reception Conditions in the Drôme (France) with Exiles and Local Residents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2025 American Association of Geographers Annual Meeting “Making Spaces of Possibility”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Détroit, Michigan, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05535448v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05466431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frontières violentes, recherches à risque : s’engager par le mouvement</w:t>
               </w:r>
@@ -2287,122 +2287,126 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03921494v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balkans Transit</w:t>
+                <w:t xml:space="preserve">Transit via the Balkans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Michalon</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Migreurop; Olivier Clochard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Atlas of Migration in Europe. A Critical Geography of Migration Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, 2019</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.52-53, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02343471v1</w:t>
+                <w:t xml:space="preserve">hal-05504268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hospitality Smugglers</w:t>
               </w:r>
@@ -2455,285 +2459,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05504264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transit via the Balkans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
+                <w:t xml:space="preserve">Stories From the Borders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migreurop; Olivier Clochard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Atlas of Migration in Europe. A Critical Geography of Migration Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.52-53, 2019</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.12, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504268v1</w:t>
+                <w:t xml:space="preserve">hal-05504263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stories From the Borders</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Humanitarian Corridors: Neither Open nor Closed</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bacon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Migreurop; Olivier Clochard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Atlas of Migration in Europe. A Critical Geography of Migration Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.12, 2019</w:t>
+              <w:t xml:space="preserve">, Routledge, pp.55, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504263v1</w:t>
+                <w:t xml:space="preserve">hal-05504266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Humanitarian Corridors: Neither Open nor Closed</w:t>
+                <w:t xml:space="preserve">Balkans Transit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Bacon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Michalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Atlas of Migration in Europe. A Critical Geography of Migration Policies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Routledge, pp.55, 2019</w:t>
+              <w:t xml:space="preserve">, Routledge, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05504266v1</w:t>
+                <w:t xml:space="preserve">halshs-02343471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre passage et ancrage : les logiques territoriales des « camps de transit » en Croatie</w:t>
               </w:r>
@@ -3432,337 +3432,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les cours d’eau sont mortels pour qui n’est pas du bon côté (épisode 1)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05526060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kamp Lipa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05532941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les cours d’eau sont mortels pour qui n’est pas du bon côté (épisode 1)</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karta R*-ova putovanja iz Tunisa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nasilje i preživjeli</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05533027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karte pušbekova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05533006v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-05533018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les cours d’eau sont mortels pour qui n’est pas du bon côté (épisode 2)</w:t>
               </w:r>
@@ -4804,314 +4804,314 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Informing and Alerting in a Sea Marked by Shipwrecks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tony Hauck</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503410v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les communes, archipel solidaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Pillant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05517678v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Balkans: The Voices of Exiled People Documenting Violence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Carte</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05503739v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dans le Briançonnais, des balises pour une libre solidarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Bachellerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05468231v1</w:t>
-              </w:r>
-[...210 lines deleted...]
-                <w:t xml:space="preserve">hal-05503739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itinéraire d’un migrant marocain à travers les Balkans, 2011-2015</w:t>
               </w:r>
@@ -5637,51 +5637,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5422601D"/>
+    <w:nsid w:val="16B683F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5868,51 +5868,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-dujmovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0642-6606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bachellerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soubra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sajn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giomi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Becan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.4811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.738" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516685v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535440v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466544v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaba Sekouba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trouille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekouba Kaba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535448v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466431v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343471v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504268v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504263v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504266v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3271-les-logements-de-la-mobilite-xviie-xxie-siecle-9782811125172.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532941v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526060v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533018v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarbas Agra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Andersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudingrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dujmovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468231v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503410v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hauck" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517678v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503739v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duffey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-dujmovic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0642-6606" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05334982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04951754v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bachellerie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina del Biaggio" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Hanus" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Soubra" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04867873v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05087178v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hz" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863133v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04863230v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12j3e" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700260v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bacon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bahoken" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Casella Colombeau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516546v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Sajn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Giomi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sint&#232;s" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elif Becan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/balkanologie.4811" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546364v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/e-migrinter.738" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01727896v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/hommesmigrations.3893" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04516685v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535440v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Olmedo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Troin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466546v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaba Sekouba" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zi&#233; Ouattara" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Trouille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535432v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sekouba Kaba" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466431v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05535448v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568937v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02533955v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lambert" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Pillant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Hellio" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05467030v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04870461v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921494v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504268v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Michalon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504264v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504263v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02343471v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546374v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.karthala.com/accueil/3271-les-logements-de-la-mobilite-xviie-xxie-siecle-9782811125172.html" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504257v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504256v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662256v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504254v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01479867v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526013v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519321v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526060v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532941v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533018v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533027v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526066v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519402v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05526561v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532986v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525730v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05532976v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03414601v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Baby-Collin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaf Dahdah" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice M&#233;sini" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Polina Palash" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504501v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha El Miri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Baudier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533870v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jarbas Agra" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Andersen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Boudingrin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Brayer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529477v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04529290v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04505488v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Carroll" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dujmovic" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503410v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Hauck" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517678v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05503739v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05468231v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05505194v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pentsch" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504954v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Duffey" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466393v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504919v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05504901v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447516v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>