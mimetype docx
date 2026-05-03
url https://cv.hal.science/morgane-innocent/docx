--- v0 (2026-04-11)
+++ v1 (2026-05-03)
@@ -546,51 +546,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -926,356 +926,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04885192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix de circuit de distribution dans un contexte de reterritorialisation alimentaire- Le cas des jeunes agriculteurs</w:t>
+                <w:t xml:space="preserve">Choix de circuit de distribution dans un contexte de reterritorialisation alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SAFS Food Systems/Systèmes Alimentaires </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (9), pp.113-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746696v1</w:t>
+                <w:t xml:space="preserve">hal-05591016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding up the transition to a more sustainable food system: New insights into the links in a system of practices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Choix de circuit de distribution dans un contexte de reterritorialisation alimentaire- Le cas des jeunes agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> SAFS Food Systems/Systèmes Alimentaires </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356188v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélérer la transition vers une alimentation plus durable : un nouvel éclairage des liens au sein d’un système de pratiques</w:t>
+                <w:t xml:space="preserve">Speeding up the transition to a more sustainable food system: New insights into the links in a system of practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, pp.076737012311663. </w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (3), pp.77-109. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07673701231166312⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/20515707231175756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04100799v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmentally sustainable food: an analysis of consumer practices and their diffusion in France</w:t>
               </w:r>
@@ -1287,51 +1274,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1372,1046 +1359,1163 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04394470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et approvisionnement alimentaire local auprès des circuits courts : une analyse sous l’angle de la proximité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Accélérer la transition vers une alimentation plus durable : un nouvel éclairage des liens au sein d’un système de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.076737012311663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701231166312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605493v1</w:t>
+                <w:t xml:space="preserve">hal-04100799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de l'environnement matériel sur une pratique d'alimentation durable</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confinement et approvisionnement alimentaire local auprès des circuits courts : une analyse sous l’angle de la proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Divard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605471v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur retirée d’une pratique : une application au cas des économies d’électricité</w:t>
+                <w:t xml:space="preserve">L'influence de l'environnement matériel sur une pratique d'alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02477544v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of human versus technological support to reduce domestic electricity consumption in France</w:t>
+                <w:t xml:space="preserve">La valeur retirée d’une pratique : une application au cas des économies d’électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119780⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.076737011989960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370119899603⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02450849v1</w:t>
+                <w:t xml:space="preserve">hal-02477544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d’alimentation durable ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of human versus technological support to reduce domestic electricity consumption in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.119780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123334v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d'alimentation durable ?</w:t>
+                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d’alimentation durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, A paraître, 293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197914v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The values of electricity saving for consumers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d'alimentation durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kréziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.136-146</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01863894v1</w:t>
+                <w:t xml:space="preserve">hal-03197914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'experience de participation des meilleurs contributeurs dans un contexte de crowdsourcing dactivites inventives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Divard</w:t>
+                <w:t xml:space="preserve">The values of electricity saving for consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.136-146</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02458441v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'experience de participation des meilleurs contributeurs dans un contexte de crowdsourcing d'activites inventives</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">Comprendre l'experience de participation des meilleurs contributeurs dans un contexte de crowdsourcing dactivites inventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Divard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370116653546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02017849v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Comprendre l'experience de participation des meilleurs contributeurs dans un contexte de crowdsourcing d'activites inventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017849v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La valeur de la maîtrise de la consommation électrique : multi-dimensionnalité et bivalence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 83, pp.11-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7193/DM.083.11.28⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2421,51 +2525,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES CONSOMMATEURS FRANÇAIS ET LEURS PRATIQUES ANTI-GASPI DES FRUITS ET LEGUMES A DOMICILE : PROPOSITION D'UNE TYPOLOGIE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2474,818 +2578,818 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une exploration ethnomarketing des facteurs d’appropriation des véhicules intermédiaires : lecture à la lueur de la théorie des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dargos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41ème congrès international de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution channels, sources of perceived captivity for farmers ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La convivialité comme facteur d'appropriation des mobilités en transition, le cas des véhicules intermédiaires.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
+                <w:t xml:space="preserve">Erwan Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pr Marine Le Gall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dargos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIEK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Alcala, Spain</w:t>
+              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Venice, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990110v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05074555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Typology of French Consumers According to Their Sustainable Food Practices and their Level of Trust in the Food System.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AMS - Academy of marketing science world congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Academy of marketing science, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La convivialité comme facteur d'appropriation des mobilités en transition, le cas des véhicules intermédiaires.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Distribution channels, sources of perceived captivity for farmers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Dargos</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2025, Venice, Italie</w:t>
+              <w:t xml:space="preserve">ACIEK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Alcala, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05074555v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DIVERSITÉ DES COMPORTEMENTS DE CONSOMMATION FACE AUX MOISISSURES ALIMENTAIRES : UN ARBITRAGE ENTRE GASPILLAGE ALIMENTAIRE ET RISQUE SANITAIRE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Rehcerche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nimec, IAE Rouen, ESSCA, IAE Caen, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité des comportements de consommation face aux moisissures alimentaires : un arbitrage entre gaspillage alimentaire et risque sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème journée interdisciplinaire de recherche sur les pratiques alimentaires, la santé et le territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'économie et de gestion de l'Ouest (LEGO), May 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring residual perceived value for the consumer: the case of damaged fruits and vegetables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3294,1137 +3398,1137 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Marketing Academy Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits longs et distribution locale des produits agricoles : le cas des agriculteurs bretons</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile : le cas de Brest Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Bahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">15e Conférence de l’AIRL-SCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Excelia La Rochelle., May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746637v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile : le cas de Brest Métropole</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Circuits longs et distribution locale des produits agricoles : le cas des agriculteurs bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Conférence de l’AIRL-SCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Excelia La Rochelle., May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">40ème congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605199v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux comprendre les représentations de la transition vers des mobilités durables : un agenda de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Gentric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Legall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23èmes Journées Normandes de Recherche sur la Consommation,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04845837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les convives d'une restauration collective en transition alimentaire : l'accompagnement entre l'offre et la demande en France et en Angleterre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">40ème Congrès international de l'association française du marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFM, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur résiduelle perçue par le consommateur et sa mesure : le cas de produits alimentaires périssables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sarra Azib</w:t>
+                <w:t xml:space="preserve">Confiance et alimentation durable : les représentations des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800477v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“French consumers' perceptions of sustainable food: an exploration of indicators and determinants of trust in products and actors in the food system”,</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">Perceptions de l'alimentation durable des consommateurs français : une exploration des indicateurs et des déterminants de la confiance envers les produits et les acteurs du système alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEING SEA-EU Conference (European University of the Seas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Malta., Jun 2024, Valetta, Malta, Malta</w:t>
+              <w:t xml:space="preserve">Congrès de l’ASAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montreal (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672257v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance et alimentation durable : les représentations des consommateurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
+                <w:t xml:space="preserve">“French consumers' perceptions of sustainable food: an exploration of indicators and determinants of trust in products and actors in the food system”,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">BEING SEA-EU Conference (European University of the Seas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Malta., Jun 2024, Valetta, Malta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843983v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions de l'alimentation durable des consommateurs français : une exploration des indicateurs et des déterminants de la confiance envers les produits et les acteurs du système alimentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Chédotal</w:t>
+                <w:t xml:space="preserve">La valeur résiduelle perçue par le consommateur et sa mesure : le cas de produits alimentaires périssables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Azib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ASAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montreal (Canada), France</w:t>
+              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746625v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RETERALIM - Reterritorialisation de l’alimentation par le développement des filières locales : le cas du Pays de Lorient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Karâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions Ecologiques Economiques et Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ADEME, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04354111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur perçue de l'impression alimentaire 3D de chocolat pour le consommateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4466,87 +4570,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire annuel Marsouin 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Lanester, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04390725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to give back value to damages fruits and vegetables ? A study on the waster'strategies to removing guilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4561,496 +4665,496 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème congrès international de l'association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a digital tool affect consumer knowledge on sustainable food? Evidence from a real condition experiment in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIEK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept et la représentation visuelle de la naturalité des produits alimentaires pour le consommateur français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Pratiques Alimentaires, Santé et Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire LEGO, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« NOUS SOMMES CE QUE NOUS MANGEONS » : ÉTUDE DES REPRÉSENTATIONS DE LA COMESTIBILITÉ DES FRUITS ET LÉGUMES À TRAVERS L'ÉVOLUTION DE LEUR VALEUR PERÇUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONFINEMENT ET APPROVISIONNEMENT ALIMENTAIRE LOCAL AUPRÈS DES CIRCUITS COURTS : UNE ANALYSE SOUS L’ANGLE DE LA PROXIMITÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres international de l'association française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES DIFFÉRENTS MODES D’APPROPRIATION DE LA MAÎTRISE DE LA CONSOMMATION ÉNERGÉTIQUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5066,225 +5170,225 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème congrès international de l'association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing, May 2020, Biarritz (communication acceptée – congrès annulé en raison du Covid-19), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’alimentation durable : dimensionnement et proposition d’une mesure de cette pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des implications du consommateur dans les pratiques alimentaires durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5299,100 +5403,100 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème congrès international de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Biaritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs et l’alimentation durable : une implication multiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5407,289 +5511,289 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de l'environnement matériel sur une pratique d'alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36eme congres-international de l'Afm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of human versus technological support to reduce domestic electricity consumption in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INEKA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment aborder les enjeux de l’alimentation dans la transition écologique : le concept d’alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5718,237 +5822,237 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02316289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur retirée de la maîtrise d’une pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche AFM Prix-Gratuité-Don-Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports interdisciplinaires au sujet de l’appropriation d’une technologie digitale pour la transition énergétique : une prévalence de l’eudémonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Interdisciplinaire en Décision et Comportement du Consommateur (JID2C)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« How the Valuation of Electric Conservation Arises from Practice? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5964,73 +6068,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIKA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la valuation de la maîtrise de la consommation électrique émerge de la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6046,284 +6150,284 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres international de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur de la maîtrise de la consommation ou quand « le moins devient un plus »</w:t>
+                <w:t xml:space="preserve">Comprendre l’expérience de participation des meilleurs contributeurs dans un contexte de crowdsourcing d’activités inventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées AFM Prix, Gratuité, Don et Valeur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Tours, France</w:t>
+              <w:t xml:space="preserve">Conférence de l’Association des Sciences Administratives du Canada (ASAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514807v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l’expérience de participation des meilleurs contributeurs dans un contexte de crowdsourcing d’activités inventives</w:t>
+                <w:t xml:space="preserve">La valeur de la maîtrise de la consommation ou quand « le moins devient un plus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de l’Association des Sciences Administratives du Canada (ASAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Halifax, Canada</w:t>
+              <w:t xml:space="preserve">Journées AFM Prix, Gratuité, Don et Valeur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02514808v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02514807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience créative dans le contexte du crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème édition du colloque MTO 2014 (Management des Technologies Organisationnelles): Réseaux numériques et performance des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6333,1565 +6437,1565 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vélis et mobilités durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice de Joux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de bretagne occidentale; Laboratoire d'Économie et de Gestion de l'Ouest; Laboratoire d'Études et de Recherche en Sociologie. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...54 lines deleted...]
-            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05568487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’avenir de la ressource en eau face aux changements climatiques dans les Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2, GIEC Pays de la Loire. 2026, 88p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05461869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité des populations face aux changements climatiques dans les Pays de la Loire : rapport spécial Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1, GIEC Pays de la Loire. 2025, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05122176v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet reteralim : reterritorialisation de l’alimentation par le développement des filières locales : le cas du pays de lorient, Rapport final à l’Ademe, AAP TEES (2021), 78 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Karâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile de Brest Métropole Tâche 4 -Synthèse et recommandations Version Novembre 2023</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
+                <w:t xml:space="preserve">Projet RETERALIM - Etude exploratoire des leviers et freins à une distribution alimentaire reterritorialisée : Étude de 2 filières du Pays de Lorient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Karâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hanane El Bahraoui</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">UBO - Université de Brest- LEGO. 2023</w:t>
+              <w:t xml:space="preserve">Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04933713v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RETERALIM - Etude exploratoire des leviers et freins à une distribution alimentaire reterritorialisée : Étude de 2 filières du Pays de Lorient</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Lobjois</w:t>
+                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile de Brest Métropole Tâche 4 -Synthèse et recommandations Version Novembre 2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meriam Karâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Bahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2023</w:t>
+              <w:t xml:space="preserve">UBO - Université de Brest- LEGO. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354039v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04933713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet RETERALIM - Lait du Pays de Lorient, étude du développement d'une filière locale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Gourlay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Délézir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Pasbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...67 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary report - Methodology and results of evaluation studies of the Cool Food Pro program and tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Torreilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">T3.3.1, Université de bretagne occidentale. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04157645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public and private sector catering in France and in UK</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fontaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Karâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T1.1.1, Université de bretagne occidentale. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04032150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Summary report of the results of the preliminary field studies - Cool Food Pro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Karâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie codo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">T1.3.1, Université de bretagne occidentale. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04033419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L7.1_10bis: Rappel méthodologique et Résultats de l’étude quantitative après dispositifs de l’hiver 3 dite étude n°9 du projet SOLENN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Sud. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L7.1_9 et 10 : Méthodologie et Résultats de l’étude quantitative après dispositifs de l’hiver 2 dite étude n° 5 du projet SOLENN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Sud; Université de Bretagne Occidentale. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L7.1_6 : Résultats de l’étude quantitative après dispositifs de l’hiver 1 dite étude n° 3 du projet SOLENN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Sud; Université de Bretagne Occidentale. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L7.1_2 : Résultats de l’étude quantitative avant lancement des dispositifs dite étude n° 1 du projet SOLENN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Amelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Sud (UBS); Université de Bretagne Occidentale (UBO); Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L7.1_4 : Résultat de l’étude marketing qualitative dite étude n° 2 du projet SOLENN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Bretagne Sud; Université de Bretagne Occidentale (UBO). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7901,100 +8005,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur pour le consommateur d'une pratique de maîtrise de consommation : le cas de l'électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Bretagne occidentale - Brest, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BRES0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01769683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8004,105 +8108,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude des pratiques de transition individuelles écologiques et sociétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bretagne Occidentale (UBO), Brest, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04507206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId146"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8249,51 +8353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ballan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-05-2025-0711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746696v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356188v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231175756" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100799v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231166312" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/bfj-09-2023-0797" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605471v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477544v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119899603" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450849v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119780" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863894v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02458441v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Innocent" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gabriel" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653546" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017849v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863503v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.083.11.28" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404798v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167621v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990110v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074555v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404577v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746637v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605199v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brest" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845837v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759725v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800477v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672257v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354111v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390725v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946640v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veron" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839984v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946692v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mouen" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946671v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946847v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867031v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867019v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867028v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611112v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316279v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514806v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514805v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521221v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521271v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514807v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514808v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514809v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933713v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354039v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157645v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torreilles" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032150v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fontaine" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033419v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie codo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016557v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016547v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016514v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016473v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Amelot" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016497v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01769683v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0118" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04507206v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ballan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-05-2025-0711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231175756" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/bfj-09-2023-0797" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231166312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119899603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119780" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02458441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Innocent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gabriel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653546" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.083.11.28" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404577v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800477v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mouen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torreilles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fontaine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie codo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Amelot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01769683v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04507206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>