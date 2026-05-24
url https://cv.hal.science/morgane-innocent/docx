--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -546,5888 +546,6005 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Participatory and multi-disciplinary science dataset and surveys for the assessment of the microbiological and behavioural factors influencing fresh fruits and vegetables' waste at home</w:t>
+                <w:t xml:space="preserve">Exploring trust, mistrust and distrust among actors in the food system: a multi-actor, value-based approach to understanding consumer perceptions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Marchal</w:t>
+                <w:t xml:space="preserve">Hugo Vallerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Ballan</w:t>
+                <w:t xml:space="preserve">Fabien Durif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Azib</w:t>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112434⟩</w:t>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, pp.1-22. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-05-2025-0713⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05464171v1</w:t>
+                <w:t xml:space="preserve">hal-05624600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution channels – a source of perceived captivity among farmers?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Participatory and multi-disciplinary science dataset and surveys for the assessment of the microbiological and behavioural factors influencing fresh fruits and vegetables' waste at home</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Marchal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Ballan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/BFJ-05-2025-0711⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65, pp.112434. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2025.112434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05410629v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05464171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acceptabilité de l’impression 3D alimentaire par les consommateurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
+                <w:t xml:space="preserve">Distribution channels – a source of perceived captivity among farmers?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kimberley Girardon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
+                <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Decourcelle</w:t>
+                <w:t xml:space="preserve">Alexandre Dargos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-05-2025-0711⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885192v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05410629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix de circuit de distribution dans un contexte de reterritorialisation alimentaire</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Acceptabilité de l’impression 3D alimentaire par les consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decourcelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 139 (2024)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05591016v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix de circuit de distribution dans un contexte de reterritorialisation alimentaire- Le cas des jeunes agriculteurs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Choix de circuit de distribution dans un contexte de reterritorialisation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> SAFS Food Systems/Systèmes Alimentaires </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2024 (9), pp.113-135. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17650-3.p.0113⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746696v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05591016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Speeding up the transition to a more sustainable food system: New insights into the links in a system of practices</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Choix de circuit de distribution dans un contexte de reterritorialisation alimentaire- Le cas des jeunes agriculteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve"> SAFS Food Systems/Systèmes Alimentaires </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04356188v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmentally sustainable food: an analysis of consumer practices and their diffusion in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Speeding up the transition to a more sustainable food system: New insights into the links in a system of practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Ronan Divard</w:t>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/bfj-09-2023-0797⟩</w:t>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (English Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38 (3), pp.77-109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/20515707231175756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04394470v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04356188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accélérer la transition vers une alimentation plus durable : un nouvel éclairage des liens au sein d’un système de pratiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Environmentally sustainable food: an analysis of consumer practices and their diffusion in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Annick Tamaro</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 126 (2), pp.548 - 577. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/bfj-09-2023-0797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07673701231166312⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04100799v1</w:t>
+                <w:t xml:space="preserve">hal-04394470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et approvisionnement alimentaire local auprès des circuits courts : une analyse sous l’angle de la proximité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accélérer la transition vers une alimentation plus durable : un nouvel éclairage des liens au sein d’un système de pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.076737012311663. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/07673701231166312⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605493v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04100799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de l'environnement matériel sur une pratique d'alimentation durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Confinement et approvisionnement alimentaire local auprès des circuits courts : une analyse sous l’angle de la proximité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605471v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur retirée d’une pratique : une application au cas des économies d’électricité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'influence de l'environnement matériel sur une pratique d'alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Systèmes alimentaires / Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370119899603⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02477544v1</w:t>
+                <w:t xml:space="preserve">hal-03605471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of human versus technological support to reduce domestic electricity consumption in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d'alimentation durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kréziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119780⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02450849v1</w:t>
+                <w:t xml:space="preserve">hal-03197914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d’alimentation durable ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">La valeur retirée d’une pratique : une application au cas des économies d’électricité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.076737011989960. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370119899603⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123334v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02477544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d'alimentation durable ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Comparison of human versus technological support to reduce domestic electricity consumption in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Technological Forecasting and Social Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 150, pp.119780. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.techfore.2019.119780⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03197914v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02450849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The values of electricity saving for consumers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Confinement et comportements alimentaires : Quelles évolutions en matière d’alimentation durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Kreziak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 123, pp.136-146</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, 293</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863894v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03123334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'experience de participation des meilleurs contributeurs dans un contexte de crowdsourcing dactivites inventives</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">R. Divard</w:t>
+                <w:t xml:space="preserve">The values of electricity saving for consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Energy Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123, pp.136-146</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0767370116653546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02458441v1</w:t>
+                <w:t xml:space="preserve">hal-01863894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre l'experience de participation des meilleurs contributeurs dans un contexte de crowdsourcing d'activites inventives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Innocent</w:t>
+                <w:t xml:space="preserve">La valeur de la maîtrise de la consommation électrique : multi-dimensionnalité et bivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gabriel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Divard</w:t>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.11-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7193/DM.083.11.28⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02017849v1</w:t>
+                <w:t xml:space="preserve">hal-01863503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur de la maîtrise de la consommation électrique : multi-dimensionnalité et bivalence</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
+                <w:t xml:space="preserve">Comprendre l'experience de participation des meilleurs contributeurs dans un contexte de crowdsourcing dactivites inventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0767370116653546⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7193/DM.083.11.28⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-02458441v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comprendre l'experience de participation des meilleurs contributeurs dans un contexte de crowdsourcing d'activites inventives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863503v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02017849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES CONSOMMATEURS FRANÇAIS ET LEURS PRATIQUES ANTI-GASPI DES FRUITS ET LEGUMES A DOMICILE : PROPOSITION D'UNE TYPOLOGIE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Typology of French Consumers According to Their Sustainable Food Practices and their Level of Trust in the Food System.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chédotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Azib</w:t>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bertrand Urien</w:t>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">AMS - Academy of marketing science world congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Academy of marketing science, Jul 2025, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404798v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05265646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une exploration ethnomarketing des facteurs d’appropriation des véhicules intermédiaires : lecture à la lueur de la théorie des pratiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution channels, sources of perceived captivity for farmers ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41ème congrès international de l’Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, May 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">ACIEK</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Alcala, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05167621v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04990110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La convivialité comme facteur d'appropriation des mobilités en transition, le cas des véhicules intermédiaires.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Joud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pr Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dargos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Marketing Trends Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Venice, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05074555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typology of French Consumers According to Their Sustainable Food Practices and their Level of Trust in the Food System.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Chédotal</w:t>
+                <w:t xml:space="preserve">LES CONSOMMATEURS FRANÇAIS ET LEURS PRATIQUES ANTI-GASPI DES FRUITS ET LEGUMES A DOMICILE : PROPOSITION D'UNE TYPOLOGIE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AMS - Academy of marketing science world congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Academy of marketing science, Jul 2025, Dijon, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05265646v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution channels, sources of perceived captivity for farmers ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Une exploration ethnomarketing des facteurs d’appropriation des véhicules intermédiaires : lecture à la lueur de la théorie des pratiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dargos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Erwan Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACIEK</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Alcala, Spain</w:t>
+              <w:t xml:space="preserve">41ème congrès international de l’Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, May 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04990110v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05167621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DIVERSITÉ DES COMPORTEMENTS DE CONSOMMATION FACE AUX MOISISSURES ALIMENTAIRES : UN ARBITRAGE ENTRE GASPILLAGE ALIMENTAIRE ET RISQUE SANITAIRE</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
+                <w:t xml:space="preserve">La valeur résiduelle perçue par le consommateur et sa mesure : le cas de produits alimentaires périssables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Normandes de Rehcerche sur la Consommation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nimec, IAE Rouen, ESSCA, IAE Caen, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04822638v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04800477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des comportements de consommation face aux moisissures alimentaires : un arbitrage entre gaspillage alimentaire et risque sanitaire</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">“French consumers' perceptions of sustainable food: an exploration of indicators and determinants of trust in products and actors in the food system”,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chédotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème journée interdisciplinaire de recherche sur les pratiques alimentaires, la santé et le territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire d'économie et de gestion de l'Ouest (LEGO), May 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">BEING SEA-EU Conference (European University of the Seas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Malta., Jun 2024, Valetta, Malta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04710695v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04672257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measuring residual perceived value for the consumer: the case of damaged fruits and vegetables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Confiance et alimentation durable : les représentations des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chédotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Azib</w:t>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Marketing Academy Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bucharest, Romania</w:t>
+              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05404577v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile : le cas de Brest Métropole</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brest</w:t>
+                <w:t xml:space="preserve">Perceptions de l'alimentation durable des consommateurs français : une exploration des indicateurs et des déterminants de la confiance envers les produits et les acteurs du système alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chédotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15e Conférence de l’AIRL-SCM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Excelia La Rochelle., May 2024, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ASAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montreal (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04605199v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circuits longs et distribution locale des produits agricoles : le cas des agriculteurs bretons</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">DIVERSITÉ DES COMPORTEMENTS DE CONSOMMATION FACE AUX MOISISSURES ALIMENTAIRES : UN ARBITRAGE ENTRE GASPILLAGE ALIMENTAIRE ET RISQUE SANITAIRE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème congrès de l’Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Journées Normandes de Rehcerche sur la Consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nimec, IAE Rouen, ESSCA, IAE Caen, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746637v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04822638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les représentations de la transition vers des mobilités durables : un agenda de recherche</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+                <w:t xml:space="preserve">Diversité des comportements de consommation face aux moisissures alimentaires : un arbitrage entre gaspillage alimentaire et risque sanitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire-Lise Ackermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23èmes Journées Normandes de Recherche sur la Consommation,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
+              <w:t xml:space="preserve">3ème journée interdisciplinaire de recherche sur les pratiques alimentaires, la santé et le territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire d'économie et de gestion de l'Ouest (LEGO), May 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04845837v1</w:t>
+                <w:t xml:space="preserve">hal-04710695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les convives d'une restauration collective en transition alimentaire : l'accompagnement entre l'offre et la demande en France et en Angleterre</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile : le cas de Brest Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mourad Makaci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanane El Bahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40ème Congrès international de l'association française du marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">15e Conférence de l’AIRL-SCM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Excelia La Rochelle., May 2024, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04759725v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04605199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance et alimentation durable : les représentations des consommateurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Circuits longs et distribution locale des produits agricoles : le cas des agriculteurs bretons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">40ème congrès de l’Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843983v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04746637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions de l'alimentation durable des consommateurs français : une exploration des indicateurs et des déterminants de la confiance envers les produits et les acteurs du système alimentaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Chédotal</w:t>
+                <w:t xml:space="preserve">Measuring residual perceived value for the consumer: the case of damaged fruits and vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Azib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ASAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montreal (Canada), France</w:t>
+              <w:t xml:space="preserve">European Marketing Academy Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04746625v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05404577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“French consumers' perceptions of sustainable food: an exploration of indicators and determinants of trust in products and actors in the food system”,</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mieux comprendre les représentations de la transition vers des mobilités durables : un agenda de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Chédotal</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Gentric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legall-Ely</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEING SEA-EU Conference (European University of the Seas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Malta., Jun 2024, Valetta, Malta, Malta</w:t>
+              <w:t xml:space="preserve">23èmes Journées Normandes de Recherche sur la Consommation,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04672257v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04845837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur résiduelle perçue par le consommateur et sa mesure : le cas de produits alimentaires périssables</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accompagner les convives d'une restauration collective en transition alimentaire : l'accompagnement entre l'offre et la demande en France et en Angleterre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarra Azib</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de l'Association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">40ème Congrès international de l'association française du marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04800477v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04759725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RETERALIM - Reterritorialisation de l’alimentation par le développement des filières locales : le cas du Pays de Lorient</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">La valeur perçue de l'impression alimentaire 3D de chocolat pour le consommateur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Decourcelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transitions Ecologiques Economiques et Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire annuel Marsouin 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Lanester, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354111v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04390725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La valeur perçue de l'impression alimentaire 3D de chocolat pour le consommateur</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">RETERALIM - Reterritorialisation de l’alimentation par le développement des filières locales : le cas du Pays de Lorient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire annuel Marsouin 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Lanester, France</w:t>
+              <w:t xml:space="preserve">Transitions Ecologiques Economiques et Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04390725v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to give back value to damages fruits and vegetables ? A study on the waster'strategies to removing guilt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Urien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38ème congrès international de l'association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Tunis, Tunisia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How does a digital tool affect consumer knowledge on sustainable food? Evidence from a real condition experiment in France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACIEK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Séville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03839984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le concept et la représentation visuelle de la naturalité des produits alimentaires pour le consommateur français.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Mouen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Pratiques Alimentaires, Santé et Territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoire LEGO, Jun 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« NOUS SOMMES CE QUE NOUS MANGEONS » : ÉTUDE DES REPRÉSENTATIONS DE LA COMESTIBILITÉ DES FRUITS ET LÉGUMES À TRAVERS L'ÉVOLUTION DE LEUR VALEUR PERÇUE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Veron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Urien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03946671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CONFINEMENT ET APPROVISIONNEMENT ALIMENTAIRE LOCAL AUPRÈS DES CIRCUITS COURTS : UNE ANALYSE SOUS L’ANGLE DE LA PROXIMITÉ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Prim-Allaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Kreziak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres international de l'association française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03158721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LES DIFFÉRENTS MODES D’APPROPRIATION DE LA MAÎTRISE DE LA CONSOMMATION ÉNERGÉTIQUE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’alimentation durable : dimensionnement et proposition d’une mesure de cette pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème congrès international de l'association Française du Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing, May 2020, Biarritz (communication acceptée – congrès annulé en raison du Covid-19), France</w:t>
+              <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03946847v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02867031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’alimentation durable : dimensionnement et proposition d’une mesure de cette pratique</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">LES DIFFÉRENTS MODES D’APPROPRIATION DE LA MAÎTRISE DE LA CONSOMMATION ÉNERGÉTIQUE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
+              <w:t xml:space="preserve">36ème congrès international de l'association Française du Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing, May 2020, Biarritz (communication acceptée – congrès annulé en raison du Covid-19), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02867031v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03946847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La diversité des implications du consommateur dans les pratiques alimentaires durables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dargos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36ème congrès international de l’Association Française du Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Biaritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les consommateurs et l’alimentation durable : une implication multiforme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Dargos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de recherche interdisciplinaire : Pratiques alimentaires, santé et territoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02867028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'influence de l'environnement matériel sur une pratique d'alimentation durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36eme congres-international de l'Afm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02611112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of human versus technological support to reduce domestic electricity consumption in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comment aborder les enjeux de l’alimentation dans la transition écologique : le concept d’alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INEKA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Verone, Italy</w:t>
+              <w:t xml:space="preserve">Association Française de Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316279v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment aborder les enjeux de l’alimentation dans la transition écologique : le concept d’alimentation durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Comparison of human versus technological support to reduce domestic electricity consumption in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ronan Divard</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Roudaut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Association Française de Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Le Havre, France</w:t>
+              <w:t xml:space="preserve">INEKA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Verone, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02316289v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02316279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur retirée de la maîtrise d’une pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Recherche AFM Prix-Gratuité-Don-Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports interdisciplinaires au sujet de l’appropriation d’une technologie digitale pour la transition énergétique : une prévalence de l’eudémonie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chauvin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1ère Journée Interdisciplinaire en Décision et Comportement du Consommateur (JID2C)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« How the Valuation of Electric Conservation Arises from Practice? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GIKA Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment la valuation de la maîtrise de la consommation électrique émerge de la pratique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnes Francois Lecompte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congres international de l'AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01521271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l’expérience de participation des meilleurs contributeurs dans un contexte de crowdsourcing d’activités inventives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de l’Association des Sciences Administratives du Canada (ASAC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Halifax, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur de la maîtrise de la consommation ou quand « le moins devient un plus »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées AFM Prix, Gratuité, Don et Valeur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’expérience créative dans le contexte du crowdsourcing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6ème édition du colloque MTO 2014 (Management des Technologies Organisationnelles): Réseaux numériques et performance des entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02514809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6437,1565 +6554,1565 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vélis et mobilités durables</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
+                <w:t xml:space="preserve">L’avenir de la ressource en eau face aux changements climatiques dans les Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Bechet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia Chancibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Université de bretagne occidentale; Laboratoire d'Économie et de Gestion de l'Ouest; Laboratoire d'Études et de Recherche en Sociologie. 2026</w:t>
+              <w:t xml:space="preserve">2, GIEC Pays de la Loire. 2026, 88p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05568487v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-05461869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’avenir de la ressource en eau face aux changements climatiques dans les Pays de la Loire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t>
+                <w:t xml:space="preserve">Vélis et mobilités durables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Dargos Le Goascoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice de Joux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Grasset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2, GIEC Pays de la Loire. 2026, 88p</w:t>
+              <w:t xml:space="preserve">Université de bretagne occidentale; Laboratoire d'Économie et de Gestion de l'Ouest; Laboratoire d'Études et de Recherche en Sociologie. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-05461869v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05568487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vulnérabilité des populations face aux changements climatiques dans les Pays de la Loire : rapport spécial Populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Bechet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Chancibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Chevassus Lozza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">1, GIEC Pays de la Loire. 2025, pp.81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05122176v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet reteralim : reterritorialisation de l’alimentation par le développement des filières locales : le cas du pays de lorient, Rapport final à l’Ademe, AAP TEES (2021), 78 pages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès François-Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Karâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cleuziou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Lobjois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Foutrel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ademe - Agence de la transition écologique. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RETERALIM - Etude exploratoire des leviers et freins à une distribution alimentaire reterritorialisée : Étude de 2 filières du Pays de Lorient</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
+                <w:t xml:space="preserve">Summary report of the results of the preliminary field studies - Cool Food Pro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Brest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Karâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Morgane Innocent</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie codo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annick Tamaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2023</w:t>
+              <w:t xml:space="preserve">T1.3.1, Université de bretagne occidentale. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04354039v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04033419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un approvisionnement local de la restauration hors domicile de Brest Métropole Tâche 4 -Synthèse et recommandations Version Novembre 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourad Makaci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriam Karâa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanane El Bahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">UBO - Université de Brest- LEGO. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04933713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RETERALIM - Lait du Pays de Lorient, étude du développement d'une filière locale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Projet RETERALIM - Etude exploratoire des leviers et freins à une distribution alimentaire reterritorialisée : Étude de 2 filières du Pays de Lorient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cleuziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Lobjois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Foutrel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04353958v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04354039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary report - Methodology and results of evaluation studies of the Cool Food Pro program and tool</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet RETERALIM - Lait du Pays de Lorient, étude du développement d'une filière locale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Gourlay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Délézir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Pasbecq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Le Lay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Torreilles</w:t>
-[...68 lines deleted...]
-                <w:t xml:space="preserve">hal-04157645v1</w:t>
+                <w:t xml:space="preserve">hal-04353958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Public and private sector catering in France and in UK</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Summary report - Methodology and results of evaluation studies of the Cool Food Pro program and tool</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kimberley Girardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Torreilles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Brest</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Joud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">T1.1.1, Université de bretagne occidentale. 2023</w:t>
+              <w:t xml:space="preserve">T3.3.1, Université de bretagne occidentale. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04032150v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04157645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Summary report of the results of the preliminary field studies - Cool Food Pro</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Public and private sector catering in France and in UK</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kimberley Girardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriam Karâa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Brest</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...50 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">T1.3.1, Université de bretagne occidentale. 2023</w:t>
+              <w:t xml:space="preserve">T1.1.1, Université de bretagne occidentale. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04033419v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04032150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L7.1_10bis: Rappel méthodologique et Résultats de l’étude quantitative après dispositifs de l’hiver 3 dite étude n°9 du projet SOLENN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Sud. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L7.1_9 et 10 : Méthodologie et Résultats de l’étude quantitative après dispositifs de l’hiver 2 dite étude n° 5 du projet SOLENN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Sud; Université de Bretagne Occidentale. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L7.1_6 : Résultats de l’étude quantitative après dispositifs de l’hiver 1 dite étude n° 3 du projet SOLENN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Sud; Université de Bretagne Occidentale. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L7.1_2 : Résultats de l’étude quantitative avant lancement des dispositifs dite étude n° 1 du projet SOLENN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lassalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adélaïde Amelot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Université de Bretagne Sud (UBS); Université de Bretagne Occidentale (UBO); Laboratoire d'Economie et Gestion de l'Ouest (LEGO). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livrable L7.1_4 : Résultat de l’étude marketing qualitative dite étude n° 2 du projet SOLENN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Université de Bretagne Sud; Université de Bretagne Occidentale (UBO). 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02016497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8005,100 +8122,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La valeur pour le consommateur d'une pratique de maîtrise de consommation : le cas de l'électricité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gestion et management. Université de Bretagne occidentale - Brest, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017BRES0118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01769683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8108,105 +8225,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude des pratiques de transition individuelles écologiques et sociétales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université de Bretagne Occidentale (UBO), Brest, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04507206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId152"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8353,51 +8470,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464171v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ballan" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Azib" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112434" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410629v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-05-2025-0711" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885192v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0113" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746696v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356188v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231175756" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394470v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/bfj-09-2023-0797" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100799v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231166312" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605471v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477544v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119899603" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450849v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119780" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863894v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02458441v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Innocent" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gabriel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653546" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017849v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863503v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.083.11.28" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404798v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167621v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074555v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990110v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404577v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605199v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brest" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746637v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845837v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759725v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672257v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800477v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354111v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946640v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veron" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839984v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946692v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mouen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946671v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946847v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867031v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867019v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867028v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611112v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316289v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514806v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514805v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521221v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521271v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514807v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514809v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354039v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933713v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157645v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torreilles" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032150v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fontaine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033419v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie codo" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016557v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016547v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016514v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016473v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Amelot" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016497v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01769683v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0118" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04507206v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05624600v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Vallerie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Durif" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-05-2025-0713" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05464171v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Marchal" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Ballan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Azib" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Urien" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2025.112434" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05410629v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Francois Lecompte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-05-2025-0711" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04885192v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimberley Girardon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Decourcelle" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591016v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Lobjois" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17650-3.p.0113" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746696v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04356188v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/20515707231175756" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04394470v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/bfj-09-2023-0797" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04100799v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07673701231166312" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605493v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Prim-Allaz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kreziak" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605471v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Divard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Kr&#233;ziak" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02477544v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370119899603" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02450849v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Roudaut" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.techfore.2019.119780" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123334v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863894v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863503v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.083.11.28" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02458441v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Innocent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gabriel" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0767370116653546" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02017849v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04990110v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Dargos Le Goascoz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05074555v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Joud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pr Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404798v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167621v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gentric" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800477v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672257v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822638v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire-Lise Ackermann" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710695v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04605199v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourad Makaci" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriam Kar&#226;a" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanane El Bahraoui" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Brest" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746637v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05404577v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04845837v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legall-Ely" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759725v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04390725v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354111v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cleuziou" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Foutrel" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946640v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Veron" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03839984v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946692v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Mouen" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946671v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03158721v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867031v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03946847v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867019v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02867028v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02611112v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316289v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316279v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514806v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514805v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lassalle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chauvin" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521221v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01521271v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514808v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514807v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514809v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05461869v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Bechet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Bertrand" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Chancibault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Charlot" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chevassus Lozza" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568487v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice de Joux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Grasset" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05122176v3" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746931v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033419v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie codo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04354039v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353958v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gourlay" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le D&#233;l&#233;zir" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Pasbecq" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Le Lay" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04157645v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Torreilles" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Prost" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04032150v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fontaine" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016557v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016547v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016514v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016473v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Amelot" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02016497v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01769683v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017BRES0118" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04507206v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>