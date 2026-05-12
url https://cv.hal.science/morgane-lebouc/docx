--- v0 (2026-03-31)
+++ v1 (2026-05-12)
@@ -1013,178 +1013,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achille et Patrocle : itinéraire et cartographie d’un couple devenu mythique</w:t>
+                <w:t xml:space="preserve">Homère travesti par les voix féminines contemporaines (Margaret Atwood, The Penelopiad et Pat Barker, The Silence of the Girls)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 4 (392), https://shs.cairn.info/revue-de-litterature-comparee-2024-4-page-387?lang=fr&amp;tab=texte-integral. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rlc.392.0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322203v1</w:t>
+                <w:t xml:space="preserve">hal-04963727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homère travesti par les voix féminines contemporaines (Margaret Atwood, The Penelopiad et Pat Barker, The Silence of the Girls)</w:t>
+                <w:t xml:space="preserve">Achille et Patrocle : itinéraire et cartographie d’un couple devenu mythique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de littérature comparée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta fabula : Revue des parutions pour les études littéraires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (9), https://doi.org/10.58282/acta.20067</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rlc.392.0004⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04963727v1</w:t>
+                <w:t xml:space="preserve">hal-05322203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécrire l’Iliade à l’ère des réparations : l’exemple de Pat Barker</w:t>
               </w:r>
@@ -1498,303 +1498,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04163393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homère travesti par les voix féminines contemporaines (M. Atwood, P. Barker, N. Davis)</w:t>
+                <w:t xml:space="preserve">Les réécritures contemporaines de l'Odyssée au service de la reconfiguration de l'imaginaire méditerranéen : l'exemple de Circe dans Madeline Miller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants HCTI : thématique "Rire(s)"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Doctorants HCTI, Dec 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Paysages et imaginaires de l'eau, perspectives artistiques en Méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cádiz, May 2022, Cádiz, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03921851v1</w:t>
+                <w:t xml:space="preserve">hal-03658801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réécrire l’Iliade à l’ère des réparations : l’exemple de Pat Barker</w:t>
+                <w:t xml:space="preserve">Homère travesti par les voix féminines contemporaines (M. Atwood, P. Barker, N. Davis)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réception créatrice contemporaine des mythes et grands récits de l'Antiquité : pour une approche genrée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rouen-Normandie, laboratoires CÉRÉdI et HCTI, Apr 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants HCTI : thématique "Rire(s)"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Doctorants HCTI, Dec 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658754v1</w:t>
+                <w:t xml:space="preserve">hal-03921851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand Nicelle Davis ménage la chèvre et l'épique : penser une esthétique de l'altérité à partir de Circé</w:t>
+                <w:t xml:space="preserve">Réécrire l’Iliade à l’ère des réparations : l’exemple de Pat Barker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire des doctorants HCTI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HCTI, May 2022, Brest, France</w:t>
+              <w:t xml:space="preserve">Réception créatrice contemporaine des mythes et grands récits de l'Antiquité : pour une approche genrée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rouen-Normandie, laboratoires CÉRÉdI et HCTI, Apr 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659582v1</w:t>
+                <w:t xml:space="preserve">hal-03658754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les réécritures contemporaines de l'Odyssée au service de la reconfiguration de l'imaginaire méditerranéen : l'exemple de Circe dans Madeline Miller</w:t>
+                <w:t xml:space="preserve">Quand Nicelle Davis ménage la chèvre et l'épique : penser une esthétique de l'altérité à partir de Circé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Lebouc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Paysages et imaginaires de l'eau, perspectives artistiques en Méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cádiz, May 2022, Cádiz, Espagne</w:t>
+              <w:t xml:space="preserve">Séminaire des doctorants HCTI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HCTI, May 2022, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03658801v1</w:t>
+                <w:t xml:space="preserve">hal-03659582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2188,51 +2188,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-de-litterature-comparee-2024-4-page-387?lang=fr&amp;tab=premieres-lignes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publis-shs.univ-rouen.fr/ceredi/index.php?id=1586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://motifs.pergola-publications.fr/index.php?id=1055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322203v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebouc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963727v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.392.0004" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04845606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Derrien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnana Sava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04163393v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03921851v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03658754v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03659582v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03658801v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04163419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04163412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04163405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/revue-de-litterature-comparee-2024-4-page-387?lang=fr&amp;tab=premieres-lignes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://publis-shs.univ-rouen.fr/ceredi/index.php?id=1586" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://motifs.pergola-publications.fr/index.php?id=1055" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04963727v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Lebouc" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rlc.392.0004" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05322203v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723625v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04845606v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Derrien" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adnana Sava" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04347844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04163393v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03658801v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03921851v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03658754v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03659582v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04163419v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04163412v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04163405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>