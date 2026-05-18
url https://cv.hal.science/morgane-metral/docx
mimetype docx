--- v0 (2026-03-09)
+++ v1 (2026-05-18)
@@ -234,642 +234,642 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of body Schema distortions in early-onset schizophrenia</w:t>
+                <w:t xml:space="preserve">Living conditions during confinement moderate the relationship between trait anxiety and negative repetitive thinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Fiorentino</w:t>
+                <w:t xml:space="preserve">Thierry Atzeni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Carré</w:t>
+                <w:t xml:space="preserve">Sonia Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Vandemeulebroucke</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Metral</w:t>
+                <w:t xml:space="preserve">Céline Baeyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 38, pp.100320. </w:t>
+              <w:t xml:space="preserve">Current Research in Ecological and Social Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 6, pp.100193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scog.2024.100320⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cresp.2024.100193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04888498v1</w:t>
+                <w:t xml:space="preserve">hal-04557322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological changes and body representation: A study of the link between weight cycling and body schema disturbances</w:t>
+                <w:t xml:space="preserve">The impact of weight and negative body image on the body schema in undergraduate women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Jean-David Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johana Lassiaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Klervi Propice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Metral</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Cognitive Therapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jbct.2024.100507⟩</w:t>
+              <w:t xml:space="preserve">Experimental Brain Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 242 (6), pp.1373-1385. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00221-024-06827-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04871676v1</w:t>
+                <w:t xml:space="preserve">hal-04871664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of weight and negative body image on the body schema in undergraduate women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Social cognition, psychosocial development and well-being in galactosemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Bry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Propice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-David Boucher</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Morgane Metral</w:t>
+                <w:t xml:space="preserve">Morgane Métral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Brain Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00221-024-06827-6⟩</w:t>
+              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (1), pp.325. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13023-024-03335-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04871664v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04820200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Social cognition, psychosocial development and well-being in galactosemia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of body Schema distortions in early-onset schizophrenia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Fiorentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémentine Bry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica Bourgin</w:t>
+                <w:t xml:space="preserve">Arnaud Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Métral</w:t>
+                <w:t xml:space="preserve">Laura Vandemeulebroucke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (1), pp.325. </w:t>
+              <w:t xml:space="preserve">Schizophrenia Research: Cognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, pp.100320. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13023-024-03335-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scog.2024.100320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04820200v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04888498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Living conditions during confinement moderate the relationship between trait anxiety and negative repetitive thinking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Morphological changes and body representation: A study of the link between weight cycling and body schema disturbances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Klervi Propice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Pellissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Bourgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Atzeni</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Morgane Metral</w:t>
+                <w:t xml:space="preserve">Marie Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Baeyens</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rachel Carron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Ecological and Social Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 6, pp.100193. </w:t>
+              <w:t xml:space="preserve">Journal of Behavioral and Cognitive Therapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 34 (4), pp.100507. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cresp.2024.100193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jbct.2024.100507⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04557322v1</w:t>
+                <w:t xml:space="preserve">hal-04871676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distorsion de la représentation du corps chez l'adolescente souffrant d’anorexie mentale</w:t>
               </w:r>
@@ -1396,51 +1396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kinaesthetic mirror illusion and spatial congruence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Chancel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémentine Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2227,77 +2227,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VARIATIONS DE POIDS : QUELS IMPACTS SUR LA REPRÉSENTATION DU CORPS ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Pellissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Metral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Klervi Propice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFTCC 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2981,51 +2981,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2026.3655633" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888498v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fiorentino" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2024.100320" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871676v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Propice" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Carron" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2024.100507" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871664v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Boucher" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Lassiaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-024-06827-6" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820200v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M&#233;tral" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03335-2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557322v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2024.100193" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2019.05.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mailliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-018-0216-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6937328" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4220-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chancel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavounoudias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luyat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.11.036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinot Marine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.10.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT46X57F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Guardia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bauwens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafargue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-7-707" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blettery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080360" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pigeyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cottencin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-013-0032-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466999v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marechal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Elmo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Dupraz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Metral" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Bourgin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JTEHM.2026.3655633" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557322v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Atzeni" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Pellissier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Baeyens" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cresp.2024.100193" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Boucher" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johana Lassiaz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Klervi Propice" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-024-06827-6" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820200v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Bry" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane M&#233;tral" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-024-03335-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888498v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Fiorentino" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carr&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Vandemeulebroucke" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scog.2024.100320" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871676v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chancel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Carron" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbct.2024.100507" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253118v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Guerraz" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Luyat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253087v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Barra" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Giroux" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Cian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neucli.2020.10.011" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03253398v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.concog.2019.05.009" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01947914v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Metral" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mailliez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40337-018-0216-0" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01676293v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gonthier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/6937328" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419379v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Brun" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Kavounoudias" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00221-015-4220-1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419386v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brun" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chancel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kavounoudias" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Luyat" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuroscience.2014.11.036" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926581v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guinot Marine" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bresciani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuropsychologia.2013.10.027" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CT46X57F-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01979081v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dewi Guardia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Bauwens" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Lafargue" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1756-0500-7-707" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00926571v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Blettery" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0080360" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03325027v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pigeyre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cottencin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-013-0032-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04871651v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03585635v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903136v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Carre" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04229646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Luquiens" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Morvan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01692521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016GREAS048" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>