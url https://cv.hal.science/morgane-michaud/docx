--- v0 (2026-03-20)
+++ v1 (2026-05-14)
@@ -100,386 +100,386 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Betaine lipids overproduced in seed plants are not imported into plastid membranes and promote endomembrane expansion</w:t>
+                <w:t xml:space="preserve">Standardization of VPS13 proteins description in Viridiplantae to facilitate their characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Salomon</w:t>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Schilling</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae458⟩</w:t>
+              <w:t xml:space="preserve">New Phytologist</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 248 (3), pp.1123-1125. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/nph.70558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04868681v1</w:t>
+                <w:t xml:space="preserve">hal-05366349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Vps13-like protein BLTP2 regulates phosphatidylethanolamine levels to maintain plasma membrane fluidity and breast cancer aggressiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Subhrajit Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Daetwyler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaofei Bai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 27 (7), pp.1125 - 1135. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41556-025-01672-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05215205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardization of VPS13 proteins description in Viridiplantae to facilitate their characterization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Betaine lipids overproduced in seed plants are not imported into plastid membranes and promote endomembrane expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Si Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Leterme</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pierre-Henri Jouneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">New Phytologist</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 248 (3), pp.1123-1125. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 76 (4), pp.980-996. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/nph.70558⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05366349v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04868681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monogalactosyldiacylglycerol synthase isoforms play diverse roles inside and outside the diatom plastid</w:t>
               </w:r>
@@ -517,51 +517,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Félix Cicéron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Plant cell</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 2024 (12), pp.koae275. </w:t>
@@ -599,51 +599,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phylogenetic and Structural Analyses of VPS13 Proteins in Archaeplastida Reveal Their Complex Evolutionary History in Viridiplantae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bastien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -651,51 +651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contact</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 6, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -729,64 +729,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial membrane biogenesis: A new pathway for lipid transport mediated by PERK/E-Syt1 complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cell Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 222 (3), pp.e202301132. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
@@ -814,338 +814,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04008548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Oil Hyper-Accumulator Mutant Highlights Peroxisomal ATP Import as a Regulatory Step for Fatty Acid Metabolism in Aurantiochytrium limacinum</w:t>
+                <w:t xml:space="preserve">Characterization of the Bubblegum acyl-CoA synthetase of Microchloropsis gaditana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Deragon</w:t>
+                <w:t xml:space="preserve">Elodie Billey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Schuler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
+                <w:t xml:space="preserve">Leonardo Magneschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Younes Dellero</w:t>
+                <w:t xml:space="preserve">Mariette Bedhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Si Larbi</w:t>
+                <w:t xml:space="preserve">Amélie Andres-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cells</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 10 (10), </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185 (3), pp.815-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cells10102680⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa110⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03423342v1</w:t>
+                <w:t xml:space="preserve">hal-03185953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the Bubblegum acyl-CoA synthetase of Microchloropsis gaditana</w:t>
+                <w:t xml:space="preserve">An Oil Hyper-Accumulator Mutant Highlights Peroxisomal ATP Import as a Regulatory Step for Fatty Acid Metabolism in Aurantiochytrium limacinum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Billey</w:t>
+                <w:t xml:space="preserve">Etienne Deragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonardo Magneschi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sébastien Leterme</w:t>
+                <w:t xml:space="preserve">Martin Schuler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Aiese Cigliano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariette Bedhomme</w:t>
+                <w:t xml:space="preserve">Younes Dellero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amélie Andres-Robin</w:t>
+                <w:t xml:space="preserve">Gregory Si Larbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 185 (3), pp.815-835. </w:t>
+              <w:t xml:space="preserve">Cells</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 10 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/plphys/kiaa110⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/cells10102680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03185953v1</w:t>
+                <w:t xml:space="preserve">hal-03423342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid Trafficking at Membrane Contact Sites During Plant Development and Stress Response.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.2. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1183,77 +1183,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glycerolipid synthesis and lipid trafficking in plant mitochondria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William A. Prinz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FEBS Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 284 (3), pp.375-390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1291,51 +1291,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtMic60 Is Involved in Plant Mitochondria Lipid Trafficking and Is Part of a Large Complex.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1419,727 +1419,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01330457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ALA10, a phospholipid flippase, controls FAD2/FAD3 desaturation of phosphatidylcholine in the ER, and affects chloroplast lipid composition in Arabidopsis thaliana.</w:t>
+                <w:t xml:space="preserve">Levels of polyunsaturated fatty acids correlate with growth rate in plant cell cultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">César Botella</w:t>
+                <w:t xml:space="preserve">Coline Meï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeline Sautron</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Dubots</w:t>
+                <w:t xml:space="preserve">Mathilde Cussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1104/pp.15.01557⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 5, pp.15207. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep15207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01260255v1</w:t>
+                <w:t xml:space="preserve">hal-01260228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levels of polyunsaturated fatty acids correlate with growth rate in plant cell cultures.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ALA10, a phospholipid flippase, controls FAD2/FAD3 desaturation of phosphatidylcholine in the ER, and affects chloroplast lipid composition in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">César Botella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeline Sautron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Meï</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Laurence Boudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Cussac</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Valérie Gros</w:t>
+                <w:t xml:space="preserve">Emmanuelle Dubots</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 5, pp.15207. </w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 170 (3), pp.1300-1314. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep15207⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1104/pp.15.01557⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01260228v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01260255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The selective biotin tagging and thermolysin proteolysis of chloroplast outer envelope proteins reveals information on protein topology and association into complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Glycerolipids in photosynthesis: Composition, synthesis and trafficking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Boudière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Hardré</w:t>
+                <w:t xml:space="preserve">Dimitris Petroutsos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Morgane Michaud</w:t>
+                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Falconet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00203⟩</w:t>
+              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1837 (4), pp.470-480. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2013.09.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02637436v1</w:t>
+                <w:t xml:space="preserve">hal-00873376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Glycerolipids in photosynthesis: Composition, synthesis and trafficking.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Differential targeting of VDAC3 mRNA isoforms influences mitochondria morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Rébeillé</w:t>
+                <w:t xml:space="preserve">Elodie Ubrig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Falconet</w:t>
+                <w:t xml:space="preserve">Sophie Filleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Erhardt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BBA - Biochimica et Biophysica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbabio.2013.09.007⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 111 (24), pp.8991-8996. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1402588111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00873376v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01050870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential targeting of VDAC3 mRNA isoforms influences mitochondria morphology</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">The selective biotin tagging and thermolysin proteolysis of chloroplast outer envelope proteins reveals information on protein topology and association into complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Hardré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauriane Kuhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Geneviève Ephritikhine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 111 (24), pp.8991-8996. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1402588111⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2014.00203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01050870v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Targeting of cytosolic mRNA to mitochondria: Naked RNA can bind to the mitochondrial surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Maréchal-Drouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2497,51 +2497,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle D’erfurth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Marmagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Erhardt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michèle Allot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2729,51 +2729,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A global picture of tRNA genes in plant genomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Cognat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2912,3404 +2912,3404 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 73, pp.697-704</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00508581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of a Super-Complex at Contact Sites Between Mitochondria and Plastids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plastids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2776, Springer US, pp.161-176, 2024, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3726-5_9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plastid Transient and Stable Interactions with Other Cell Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Mueller-Schuessele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plastids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2776, Springer US, pp.107-134, 2024, Methods in Molecular Biology, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-3726-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04755680v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Non-vesicular glycerolipids transport in plant cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Rebeille; Eric Marechal. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lipids in Plants and Algae: From Fundamental Science to Industrial Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 101, Elsevier, pp.121-189, 2022, Advances in Botanical Research, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.abr.2021.07.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isolation of mitochondria for lipid analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bartels, D.; Dörmann, P. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plant Lipids -Methods and Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2295, Humana Press, New York, NY., pp.337-349, 2021, Methods in Molecular Biology, 1064-3745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-0716-1362-7_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03243467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measurement of Lipid Transport in Mitochondria by the MTL Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Gros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Intracellular lipid transport. Series: Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.69-93, 2019, 978-1-4939-9135-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-9136-5_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02151145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Plastid Transient and Stable Interactions with Other Cell Compartments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefanie Mueller-Schuessele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marechal E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plastids: Methods and Protocols. Series: Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1829, Springer, pp.87-109, 2018, Methods in Molecular Biology, 978-1-4939-8654-5; 978-1-4939-8653-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8654-5_6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190985v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analysis of the MTL Supercomplex at Contact Sites Between Mitochondria and Plastids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marechal E. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Plastids: Methods and Protocols. Series: Methods in Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1829, Springer, pp.173-188, 2018, Methods in Molecular Biology, 978-1-4939-8654-5; 978-1-4939-8653-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4939-8654-5_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02190971v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (13)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Seipin protein of Phaeodactylum tricornutum: structure and function specificities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Carletti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Le Moigne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Weis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Si-Larbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2024 International Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lincoln, Ne, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04924634v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betaine Lipids production in higher plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Lincoln, Nebraska, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834804v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of peroxisomes and peroxisomal β-oxidation in plant adaptation to phosphate starvation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10th European Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and characterization of a VPS13 homolog in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gordon Research Seminar Plant Lipids: Structure, Metabolism and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Galveston, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of peroxisomes and peroxisomal β-oxidation in plant adaptation to phosphate starvation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Young Researchers' days, Clermont-Ferrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Clermon-Ferrand, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852449v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Betaine Lipids overexpression in higher plants.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Salomon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alberto Amato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Symposium of Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04834664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Role of peroxisomes and peroxisomes-mitochondria interactions in plant adaptation to phosphate starvation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siqi Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Symposium of Plant Lipid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and characterization of a VPS13 homolog in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférences Jacques Monod : Molecular basis for membrane remodeling and organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Roscoff, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dissecting the role of the MTL complex in mitochondrial lipid trafficking during phosphate starvation in Arabidopsis thaliana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Arrighi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and characterization of a VPS13 homolog in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">EMBO workshop: ER: The master regulator of membrane trafficking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Lucca, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Identification and characterization of a VPS13 homolog in Arabidopsis thaliana.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th International Symposium of Plant Lipid</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852466v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of a complex involved in lipid transport to mitochondria during plant adaptation to phosphate starvation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ASBMB, Experimental Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Online, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Structural and functional characterization of a complex involved in lipid transport to mitochondria during plant adaptation to phosphate starvation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bilayers at the ILL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AtVPS13M1 is involved in lipid remodeling in response to phosphate starvation and is located to mitochondria in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Couté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Plant Mitochondria Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of peroxisome and peroxisomal β-oxidation in lipid remodeling and plant adaptation to phosphate starvation in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siqi Yan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Schilling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Jouhet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERLI 19th LIPIDOMICS MEETING : FROM SEA TO FORK</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lipid transport at chloroplast-mitochondria contact sites in Arabidopsis thaliana.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Montmayeul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd International Conference on Arabidopsis Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Chiba, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Betaine Lipid synthase overexpression in higher plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Salomon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto Amato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Jouhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESPL 2023 (European Symposium of Plant Lipids)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04834533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification and characterization of a VPS13 homolog in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohann Coute</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Seminar Plant Lipids: Structure, Metabolism and Function</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Galveston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04851879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitochondrial lipid trafficking during phosphate starvation in plant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO/FEBS Lecture Course: Mitochondria in Life Death and Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Budva, Montenegro</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting the role of the MTL complex in mitochondrial lipid trafficking during phosphate starvation in Arabidopsis thaliana</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Leterme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matteo Arrighi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Albrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Brugière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ferro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Symposium on Plant Lipids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Eric Maréchal; Juliette Jouhet, Jul 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04852431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid transport to mitochondria during plant adaptation to phosphate starvation.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Biogenèse, transport et rôles des lipides mitochondriaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Young Mito Investigator Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Webinaire du réseau MeetOchondrie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04852433v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biogenèse, transport et rôles des lipides mitochondriaux</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lipid transport to mitochondria during plant adaptation to phosphate starvation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Leterme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Albrieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irina Gutsche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Couté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Brugière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire du réseau MeetOchondrie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Young Mito Investigator Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...2182 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...105 lines deleted...]
-                <w:t xml:space="preserve">hal-04852492v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04852433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId162"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -6464,51 +6464,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868681v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salomon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae458" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215205v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhrajit Banerjee" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Daetwyler" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Bai" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-025-01672-3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366349v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leterme" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70558" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731720v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cic&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae275" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152564231211976" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202301132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423342v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deragon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schuler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102680" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185953v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magneschi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres-Robin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa110" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Prinz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13812" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.01.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260255v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Botella" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sautron" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudi&#232;re" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubots" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01557" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260228v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Me&#239;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15207" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637436v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardr&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00203" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873376v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petroutsos" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2013.09.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050870v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Filleur" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ephritikhine" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1402588111" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.11.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daujat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pawlak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Daujat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks935" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#8217;erfurth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-012-9874-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BMJFC5S6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04490.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508581v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duchene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852503v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852513v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Yan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852439v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montmayeul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834533v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851879v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coute" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferro" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852431v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852433v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852444v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755686v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_9" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755680v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Mueller-Schuessele" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_6" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633679v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.07.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243467v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1362-7_18" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151145v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9136-5_10" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190971v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_12" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190985v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_6" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924634v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834804v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852449v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852446v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852453v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852466v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852464v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834664v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852458v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852480v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852460v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852488v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852492v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05366349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leterme" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Michaud" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.70558" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05215205v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subhrajit Banerjee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Daetwyler" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaofei Bai" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Jouhet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41556-025-01672-3" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04868681v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Salomon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Schilling" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Albrieux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si Larbi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Jouneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae458" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04731720v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Gu&#233;guen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick S&#233;r&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Cic&#233;ron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Gros" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae275" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04323023v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bastien" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Aiese Cigliano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Amato" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/25152564231211976" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04008548v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1083/jcb.202301132" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03185953v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Billey" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Magneschi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Bedhomme" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Andres-Robin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plphys/kiaa110" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423342v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Deragon" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Schuler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Dellero" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Si Larbi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cells10102680" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02088248v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.00002" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01415499v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William A. Prinz" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/febs.13812" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330457v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Tardif" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Ferro" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cub.2016.01.011" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260228v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Me&#239;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cussac" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep15207" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01260255v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sar Botella" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Sautron" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Boudi&#232;re" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Dubots" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.15.01557" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873376v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitris Petroutsos" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice R&#233;beill&#233;" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Falconet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbabio.2013.09.007" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01050870v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ubrig" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Filleur" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Erhardt" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Ephritikhine" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1402588111" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637436v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Hardr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauriane Kuhn" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2014.00203" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211804v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Mar&#233;chal-Drouard" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Duch&#234;ne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.11.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254041v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cognat" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Pawlak" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duch&#234;ne" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Daujat" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gigant" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304110v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cognat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Pawlak" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Daujat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Gigant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gks935" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00670802v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Robert" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle D&#8217;erfurth" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Marmagne" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Allot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11103-012-9874-5" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-BMJFC5S6-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00769533v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302886v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-313X.2011.04490.x" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00508581v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Duchene" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755686v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755680v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefanie Mueller-Schuessele" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-3726-5_6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03633679v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.abr.2021.07.001" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03243467v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-0716-1362-7_18" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151145v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-9136-5_10" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190985v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_6" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190971v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4939-8654-5_12" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924634v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Carletti" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Moigne" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Weis" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Si-Larbi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834804v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852446v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siqi Yan" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852453v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Cout&#233;" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gillet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852449v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834664v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852458v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852480v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852460v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Arrighi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852464v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852466v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852488v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Gutsche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852492v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852503v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852513v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852439v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Montmayeul" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04834533v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851879v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Coute" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852441v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ferro" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852431v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852444v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852433v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>