--- v0 (2026-03-09)
+++ v1 (2026-04-01)
@@ -498,274 +498,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Qualification as a Means of Identifying Sustainability Pathways for Place-Based Agri-Food Systems: The Case of the GI Corsican Grapefruit (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can raw milk cheese and pasteurised milk cheese coexist? Unthinkable or never really considered?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariagiulia Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stefano Gonano</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/su12177148⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2-3), pp.287-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00106-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02984043v1</w:t>
+                <w:t xml:space="preserve">hal-03107672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can raw milk cheese and pasteurised milk cheese coexist? Unthinkable or never really considered?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+                <w:t xml:space="preserve">Product Qualification as a Means of Identifying Sustainability Pathways for Place-Based Agri-Food Systems: The Case of the GI Corsican Grapefruit (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariagiulia Mariani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Millet</w:t>
+                <w:t xml:space="preserve">Valerie Keast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cerdan</w:t>
+                <w:t xml:space="preserve">Stefano Gonano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 101 (2-3), pp.287-309. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00106-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su12177148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107672v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02984043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Ossau and Iraty to PDO Ossau-Iraty: the long-term construction of a product based on two distinct places</w:t>
               </w:r>
@@ -1214,355 +1214,355 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conférence &amp;quot;Dialogue Ruralità è Cultura / Ruralité et Culture</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'innovation dans les espaces ruraux, de l'ombre à la lumière : éléments de réflexion à partir d'une étude de cas en Corse.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josepha Milazzo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Michel Sorba</w:t>
+                <w:t xml:space="preserve">Pauline Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ateliers-Conférences Dialogue « Ruralità è Cultura »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Associu Scopre Marignana, Feb 2024, Marignana, France</w:t>
+              <w:t xml:space="preserve">10e colloque de l'ARIMHE (Association pour la Recherche Interdisciplinaire sur le Management des Entreprises), Les mutations urbaines et territoriales : comprendre pour agir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04497132v1</w:t>
+                <w:t xml:space="preserve">hal-05038814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'innovation dans les espaces ruraux, de l'ombre à la lumière : éléments de réflexion à partir d'une étude de cas en Corse.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conférence &amp;quot;Dialogue Ruralità è Cultura / Ruralité et Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josepha Milazzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e colloque de l'ARIMHE (Association pour la Recherche Interdisciplinaire sur le Management des Entreprises), Les mutations urbaines et territoriales : comprendre pour agir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IAE Paris-Sorbonne, Nov 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Ateliers-Conférences Dialogue « Ruralità è Cultura »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Associu Scopre Marignana, Feb 2024, Marignana, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038814v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04497132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STRINGS THAT MAKE IDENTITY FOOD How does Sociology of Attachments enlighten the case of local citrus in Corsica Island (France)?</w:t>
+                <w:t xml:space="preserve">Strings that make identity food. How does Sociology of Attachments enlighten the case of local citrus in Corsica Island (France) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Sorba</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conf1165 Critical geographies of typical food products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Royal Geographical Society, Aug 2023, London, United Kingdom</w:t>
+              <w:t xml:space="preserve">, Royal Geographical Society, Aug 2023, London, United Kingdom. 12 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sensemaking collectif au sein d’un réseau territorialisé d’organisations, le cas des tiers-lieux en Corse,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bourbousson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1682,51 +1682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Therese Albertini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2238,51 +2238,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Produire, transformer... innover - Le monde agricole et agroalimentaire corse en mutation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2352,51 +2352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2466,51 +2466,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2638,51 +2638,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Clustering Methods to Enhance Data Representativeness: Toward a Well-Being Indicator for Corsican Municipalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghinevra Comiti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2842,194 +2842,569 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Éditions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-184, 2023, 9782759236817</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04198481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Autre publication scientifique (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Produire, transformer... innover - Le monde agricole et agroalimentaire corse en mutation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Lameta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Graziella Luisi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05498898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coexistence entre fromage au lait cru et fromages au lait pasteurisé: impensable ou impensée?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariagiulia Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3039,51 +3414,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions d'intégration des composantes pastorales aux cahiers des charges des AOP framgères corses. Analyse des dimensions organisationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sorba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3109,51 +3484,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3163,114 +3538,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hommes, milieux, brebis et laits à la croisée des fromages : l’ancrage territorial des ovins laitiers en Corse et en Pyrénées-Atlantiques depuis la fin du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Pascal Paoli, 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017CORT0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03435434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3417,51 +3792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.41" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Igl&#233;sias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Keast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gonano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12177148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagiulia Mariani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00106-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-10-2018-0719" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174520" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497132v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Champeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gambotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284882.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107682v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795844v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03435434v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CORT0005" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.41" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Igl&#233;sias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagiulia Mariani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00106-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Keast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gonano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12177148" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-10-2018-0719" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174520" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Champeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gambotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284882.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03435434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CORT0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>