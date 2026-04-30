--- v1 (2026-04-01)
+++ v2 (2026-04-30)
@@ -498,443 +498,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04995187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Can raw milk cheese and pasteurised milk cheese coexist? Unthinkable or never really considered?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Product Qualification as a Means of Identifying Sustainability Pathways for Place-Based Agri-Food Systems: The Case of the GI Corsican Grapefruit (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+                <w:t xml:space="preserve">Valerie Keast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariagiulia Mariani</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Claire Cerdan</w:t>
+                <w:t xml:space="preserve">Stefano Gonano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-020-00106-y⟩</w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/su12177148⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107672v1</w:t>
+                <w:t xml:space="preserve">hal-02984043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Product Qualification as a Means of Identifying Sustainability Pathways for Place-Based Agri-Food Systems: The Case of the GI Corsican Grapefruit (France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Can raw milk cheese and pasteurised milk cheese coexist? Unthinkable or never really considered?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariagiulia Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Gonano</w:t>
+                <w:t xml:space="preserve">Claire Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, </w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 101 (2-3), pp.287-309. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su12177148⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41130-020-00106-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02984043v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Ossau and Iraty to PDO Ossau-Iraty: the long-term construction of a product based on two distinct places</w:t>
+                <w:t xml:space="preserve">Sharing Values for Changing Practices, a Lever for Sustainable Transformation? The Case of Farmers and Processors in Interaction within Localized Cheese Sectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Food Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 121 (12), pp.3062-3075. </w:t>
+              <w:t xml:space="preserve">Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 11 (4520), </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/BFJ-10-2018-0719⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/su11174520⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02628205v1</w:t>
+                <w:t xml:space="preserve">hal-02273373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharing Values for Changing Practices, a Lever for Sustainable Transformation? The Case of Farmers and Processors in Interaction within Localized Cheese Sectors</w:t>
+                <w:t xml:space="preserve">From Ossau and Iraty to PDO Ossau-Iraty: the long-term construction of a product based on two distinct places</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 11 (4520), </w:t>
+              <w:t xml:space="preserve">British Food Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 121 (12), pp.3062-3075. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/su11174520⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/BFJ-10-2018-0719⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02273373v1</w:t>
+                <w:t xml:space="preserve">hal-02628205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aborder l’ancrage territorial dans sa pluralité : illustration par la « coopérative de Corte »</w:t>
               </w:r>
@@ -3007,51 +3007,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05498904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
+                <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
@@ -3061,120 +3061,107 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58110/CMIT-002⟩</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498890v1</w:t>
+                <w:t xml:space="preserve">hal-05498898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiers-lieux, éléments de compréhension d’une révolution en cours, en France et en Corse</w:t>
+                <w:t xml:space="preserve">La transition énergétique dans les îles : Enjeux, défis et actions en Corse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul-Antoine Bisgambiglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Lameta</w:t>
@@ -3184,83 +3171,96 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Luisi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Notton</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.58110/CMIT-003⟩</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58110/CMIT-002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05498898v1</w:t>
+                <w:t xml:space="preserve">hal-05498890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3278,90 +3278,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coexistence entre fromage au lait cru et fromages au lait pasteurisé: impensable ou impensée?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine de Sainte Marie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariagiulia Mariani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Millet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cerdan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Casabianca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3792,51 +3792,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.41" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Igl&#233;sias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107672v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagiulia Mariani" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00106-y" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984043v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Keast" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gonano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12177148" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-10-2018-0719" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273373v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174520" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Champeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gambotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284882.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03435434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CORT0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05356616v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Millet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ges.2025.41" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049703v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Sorba" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Casabianca" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Nozi&#232;res-Petit" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038766v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bourbousson" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Igl&#233;sias" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lameta" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Luisi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.138.0107" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04995187v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frayssignes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984043v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Keast" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Gonano" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12177148" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107672v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Sainte Marie" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariagiulia Mariani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cerdan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00106-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02273373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su11174520" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628205v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/BFJ-10-2018-0719" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628262v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sorba" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162580v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.12137" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354021v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038814v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faure" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul-Antoine Bisgambiglia" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04497132v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josepha Milazzo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049644v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038819v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Iglesias Geronne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038824v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Therese Albertini" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734415v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744239v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01580649v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Champeaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741141v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lauvie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Gambotti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lacombe" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/284882.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500304v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-004" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500289v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-003" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500270v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Notton" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58110/CMIT-002" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05390439v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghinevra Comiti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-94953-1_10" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04198481v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1807/9782759236824/la-biodiversite-domestique" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498898v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05498890v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03107682v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795844v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03435434v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017CORT0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>