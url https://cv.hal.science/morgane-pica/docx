--- v0 (2026-04-21)
+++ v1 (2026-05-16)
@@ -402,260 +402,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05081306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Données de la recherche ouvertes et interopérables : l'environnement virtuel de recherche Geovistory.org</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand le XML/TEI rencontre le Linked Open Data : le projet Tagebücher der Anna Maria Preiswerk-Iselin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesco Beretta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de l’axe 3 du CeTHiS – 7 décembre 2022. Bases de données : de la conception à l’usage en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Albane Cogné; Anna Heller, Dec 2022, Tours, France</w:t>
+              <w:t xml:space="preserve">Retours d'expérience en édition numérique de textes (journée d'étude du 22 juin 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pierre-Jean Souriac; Morgane Pica, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04800005v1</w:t>
+                <w:t xml:space="preserve">halshs-04803421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le XML/TEI rencontre le Linked Open Data : le projet Tagebücher der Anna Maria Preiswerk-Iselin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francesco Beretta</w:t>
+                <w:t xml:space="preserve">Références classiques dans les coutumiers normands : domaines, modèles, citations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Pica</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Morgane Pica</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Goux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retours d'expérience en édition numérique de textes (journée d'étude du 22 juin 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pierre-Jean Souriac; Morgane Pica, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque de clôture du projet eGesta-Cornum intitulé : Lire les classiques en Normandie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clara Auvray-Assayas; Benoît Roux; ERIAC UR 4705, Oct 2022, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04803421v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04130052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Références classiques dans les coutumiers normands : domaines, modèles, citations</w:t>
+                <w:t xml:space="preserve">Données de la recherche ouvertes et interopérables : l'environnement virtuel de recherche Geovistory.org</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pica</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Goux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de clôture du projet eGesta-Cornum intitulé : Lire les classiques en Normandie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clara Auvray-Assayas; Benoît Roux; ERIAC UR 4705, Oct 2022, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journée de l’axe 3 du CeTHiS – 7 décembre 2022. Bases de données : de la conception à l’usage en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Albane Cogné; Anna Heller, Dec 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04130052v1</w:t>
+                <w:t xml:space="preserve">hal-04800005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLP Tools and the Norman Laws: equiping a corpus in long diachrony</w:t>
               </w:r>
@@ -981,51 +981,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open Research Practices with the OntoME-Geovistory environment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Alamercery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Beretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Joseph Favey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1526,151 +1526,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04799962v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre et lire le XML</w:t>
+                <w:t xml:space="preserve">XML et espaces de nom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">École thématique. Bibliothèque du lab. CRISCO EA 4255, France. 2021, 72 p</w:t>
+              <w:t xml:space="preserve">Doctorat. XML et espaces de nom, Bibliothèque du lab. CRISCO EA 4255, France. 2021, pp.44</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03637142v1</w:t>
+                <w:t xml:space="preserve">halshs-03637189v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XML et espaces de nom</w:t>
+                <w:t xml:space="preserve">Comprendre et lire le XML</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Pica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Doctorat. XML et espaces de nom, Bibliothèque du lab. CRISCO EA 4255, France. 2021, pp.44</w:t>
+              <w:t xml:space="preserve">École thématique. Bibliothèque du lab. CRISCO EA 4255, France. 2021, 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03637189v1</w:t>
+                <w:t xml:space="preserve">halshs-03637142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Digital Humanities Turn</w:t>
               </w:r>
@@ -1883,51 +1883,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1BA6F61B"/>
+    <w:nsid w:val="8E4A6A7A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2114,51 +2114,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-pica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0981-4516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281725098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tei-c.org/about/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifla.org/units/standards/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.org/resource/records-in-contexts-ontology/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet.biblissima.fr/fr/projet/clusters-biblissima/cluster-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet.biblissima.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s378092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800005v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803421v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Beretta" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130052v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alamercery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Favey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ferhod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04802192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637189v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-pica" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0981-4516" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/281725098" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://tei-c.org/about/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ifla.org/units/standards/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ica.org/resource/records-in-contexts-ontology/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet.biblissima.fr/fr/projet/clusters-biblissima/cluster-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://projet.biblissima.fr/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.fr/s378092" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081306v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Goux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Pica" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04803421v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Beretta" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04130052v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800005v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447017v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02447030v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prune Decoux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162294v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Alamercery" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Joseph Favey" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Ferhod" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Hart" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.8107384" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800035v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04802192v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799886v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04800013v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799973v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04799962v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637189v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03637142v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04799870v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Larriv&#233;e" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04785287v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>