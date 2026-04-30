--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -140,291 +140,291 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of parental benefits on disadvantaged households</w:t>
+                <w:t xml:space="preserve">L'auto-protection influence-t-elle les choix d'assurance des individus ? Une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Havet</w:t>
+                <w:t xml:space="preserve">Claire Mouminoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy Lacroix</w:t>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Plantier</w:t>
+                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Policy Analysis and Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 43 (3), pp.761-779. </w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Avancées de la recherche en micro économie appliquée à l'occasion des XXXIXes JMA (Strasbourg 2023), 75 (2024/5), pp.1043-1085. </w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/pam.22583⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/reco.755.1043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04476446v1</w:t>
+                <w:t xml:space="preserve">hal-04979167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'auto-protection influence-t-elle les choix d'assurance des individus ? Une étude expérimentale</w:t>
+                <w:t xml:space="preserve">The impact of parental benefits on disadvantaged households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Mouminoux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Economique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Avancées de la recherche en micro économie appliquée à l'occasion des XXXIXes JMA (Strasbourg 2023), 75 (2024/5), pp.1043-1085. </w:t>
+              <w:t xml:space="preserve">Journal of Policy Analysis and Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 43 (3), pp.761-779. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reco.755.1043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/pam.22583⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04979167v1</w:t>
+                <w:t xml:space="preserve">hal-04476446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Impact of Parental Benefits on Disadvantaged Households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Policy Analysis and Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 43, pp.761-779</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -449,64 +449,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The links between difficult working conditions and sickness absences in the case of French workers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LABOUR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 37 (1), pp.160-195. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
@@ -540,51 +540,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix en assurance affecte-t-il les comportements préventifs des assurés ? Une étude expérimentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 73 (5)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -609,64 +609,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté et engagement : la relation contrariée entre prévention et assurance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Louis Rullière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Risques - Les cahiers de l'assurance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -691,51 +691,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disparate exposure to physically demanding working conditions in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -821,77 +821,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in the Control Strategies for Occupational Exposure to Carcinogenic, Mutagenic, and Reprotoxic Chemicals in France (2003-2010)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -955,77 +955,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inequalities in the control of the occupational exposure in France to carcinogenic, mutagenic and reprotoxic chemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barbara Charbotel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1083,597 +1083,597 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do regulations protect workers from occupational exposures to carcinogenic, mutagenic and reprotoxic (CMR) agents in France?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104586⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S63 - S64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01784957v1</w:t>
+                <w:t xml:space="preserve">halshs-01819359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Methods for the analysis and treatment of cost data by micro- and gross-costing approaches]</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protections des travailleurs vis-à-vis des risques d’exposition aux agents cancérogènes, mutagènes et reprotoxiques (CMR) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Morelle</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Fanette Deniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp. 40-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01784310v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01618724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Costa</w:t>
+                <w:t xml:space="preserve">Do regulations protect workers from occupational exposures to carcinogenic, mutagenic and reprotoxic (CMR) agents in France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.004⟩</w:t>
+              <w:t xml:space="preserve">Occupational and Environmental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75 (5), pp.389 - 397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/oemed-2017-104586⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01819359v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01784957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protections des travailleurs vis-à-vis des risques d’exposition aux agents cancérogènes, mutagènes et reprotoxiques (CMR) en France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">[Methods for the analysis and treatment of cost data by micro- and gross-costing approaches]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Dervaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Pagès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanette Deniès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S101 - S118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618724v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01784310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adoption of electronic health records improve the quality of care management in France? Results from the French e-SI (PREPS-SIPS) study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does adoption of electronic health records improve organizational performances of hospital surgical units? Results from the French e-SI (PREPS-SIPS) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1693,2284 +1693,2524 @@
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017, 102, pp. 156-165. </w:t>
+              <w:t xml:space="preserve">, 2017, 98, pp. 47-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.04.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2016.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01619178v1</w:t>
+                <w:t xml:space="preserve">halshs-01421101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does adoption of electronic health records improve organizational performances of hospital surgical units? Results from the French e-SI (PREPS-SIPS) study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Assessment of informal caregiver’s needs by self-administered instruments: a literature review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Pérol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Amaz</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Chatelain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri de Rohan-Chabot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (5), pp.796-801. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx103⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2016.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-01421101v1</w:t>
+                <w:t xml:space="preserve">hal-04979533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of informal caregiver’s needs by self-administered instruments: a literature review</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Does adoption of electronic health records improve the quality of care management in France? Results from the French e-SI (PREPS-SIPS) study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri de Rohan-Chabot</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Medical Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102, pp. 156-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijmedinf.2017.04.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckx103⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04979533v1</w:t>
+                <w:t xml:space="preserve">halshs-01619178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir professionnel des bénéficiaires des clauses d’insertion des marchés publics après leur sortie du dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 136, pp.121-143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01446738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Athens Journal of Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 3 (1), pp. 11-26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of Electronic Health Records on the Hospital Bed Occupancy Rates in Surgical Units in France: Results from the E-SI (PREPS-SIPS) Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Biron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Amaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ATINER’S Conference Paper Series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, HEA2015-1545, 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01237556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (22)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la taxe à la parentalité : le cas du Québec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Le choix de l'entrepreneuriat chez les jeunes : quelles trajectoires professionnelles pour y parvenir et quelle pérennité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXème conférence annuelle TEPP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
+              <w:t xml:space="preserve">41emes Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05559526v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la taxe à la parentalité : le cas du Québec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la taxe à la parentalité : le cas du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de microéconomie appliquée (JMA) 2025</w:t>
+              <w:t xml:space="preserve">41èmes Journées de Microéconomie Appliquée (JMA) 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Parental Benefits on Disadvantaged Households</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Le choix de l'entrepreneuriat chez les jeunes : quelles trajectoires professionnelles pour y parvenir et quelle pérennité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Joutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche de l'Institut de Recherche en Gestion et Economie (IREGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">XXème conférence annuelle TEPP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608645v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact de la générosité des prestations sur la demande de congés parentaux au Québec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Évaluation de la taxe à la parentalité : le cas du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Lacroix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GATE Lyon Saint-Etienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">XXème conférence annuelle de la fédération de recherche "Théorie et Évaluation des Politiques Publiques" (TEPP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Structures et marchés agricoles, ressources et territoires (SMART); Centre de recherche en économie &amp; management (CREM), Nov 2025, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608639v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact d'un dispositif d'aide financière sur le partage du congé parental au sein des familles modestes : l'exemple du Québec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'impact de la générosité des prestations sur la demande de congés parentaux au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Journées de Microéconomie Appliquée (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées du GATE Lyon Saint-Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03812605v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact de la générosité des prestations sur la demande de congés parentaux au Québec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Évaluation de l'impact d'un dispositif d'aide financière sur le partage du congé parental au sein des familles modestes : l'exemple du Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des Jeunes Chercheurs du CRESE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Besançon, France</w:t>
+              <w:t xml:space="preserve">38ème Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608640v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03812605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The links between difficult working conditions and sickness absence in the case of French workers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The Impact of Parental Benefits on Disadvantaged Households</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Job market seminar du CRIEF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche de l'Institut de Recherche en Gestion et Economie (IREGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608641v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual trade-offs between insurance and self-protection: An experimental analysis</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'impact de la générosité des prestations sur la demande de congés parentaux au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Journées de Microéconomie Appliquée (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Annecy, France</w:t>
+              <w:t xml:space="preserve">Journée des Jeunes Chercheurs du CRESE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314890v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact de la générosité des prestations sur la demande de congés parentaux au Québec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">The links between difficult working conditions and sickness absence in the case of French workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37ème Journées de Microéconomie Appliquée (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Annecy, France</w:t>
+              <w:t xml:space="preserve">Job market seminar du CRIEF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03314852v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual trade-off between insurance and self-protection: An experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Individual trade-offs between insurance and self-protection: An experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L2 ISFA Lyon and DSA-HEC Lausanne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
+              <w:t xml:space="preserve">37ème Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02954642v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual trade-off between insurance and self-protection: An experimental study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Evaluation de l'impact de la générosité des prestations sur la demande de congés parentaux au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2020 ESA Global Online Around-the-Clock Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, Online, United States</w:t>
+              <w:t xml:space="preserve">37ème Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02937653v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03314852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantageous Selection and Risk Aversion: An Econometric Analysis in the French Complementary Health Insurance Market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Individual trade-off between insurance and self-protection: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">59ème congrès de la SCSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
+              <w:t xml:space="preserve">L2 ISFA Lyon and DSA-HEC Lausanne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132417v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02954642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantageous Selection and Risk Aversion: An Econometric Analysis in the French Complementary Health Insurance Market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Individual trade-off between insurance and self-protection: An experimental study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">68th Annual meeting of the French Economic Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
+              <w:t xml:space="preserve">2020 ESA Global Online Around-the-Clock Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163245v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02937653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advantageous Selection and Risk Aversion: An Econometric Analysis in the French Complementary Health Insurance Market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36ème Journées de Microéconomie Appliquée (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Casablanca, Morocco</w:t>
+              <w:t xml:space="preserve">59ème congrès de la SCSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02163240v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02132417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantageous selection and risk aversion: an econometric analysis in the French complementary health insurance market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advantageous Selection and Risk Aversion: An Econometric Analysis in the French Complementary Health Insurance Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Séminaire Actuariat-Finance ISFA Lyon &amp; IRA Le Mans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">68th Annual meeting of the French Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Orléans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02003247v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advantageous selection and risk aversion: an econometric analysis in the French health insurance market</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advantageous Selection and Risk Aversion: An Econometric Analysis in the French Complementary Health Insurance Market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CEAR/MRIC Behavioral Insurance Workshop 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, Munich, Germany</w:t>
+              <w:t xml:space="preserve">36ème Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Casablanca, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02002927v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02163240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système d'information et performance hospitalière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advantageous selection and risk aversion: an econometric analysis in the French health insurance market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées nationales "Accompagnement Hôpital Numérique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">CEAR/MRIC Behavioral Insurance Workshop 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01301932v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dossier Patient Informatisé : quel impact sur la performance des établissements de santé en France ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Advantageous selection and risk aversion: an econometric analysis in the French complementary health insurance market</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire à l’Institut de Santé Publique, épidémiologie et développement ISPED, Université Victor Segalen</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">9ème Séminaire Actuariat-Finance ISFA Lyon &amp; IRA Le Mans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01328996v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why should we focus on a structured model of secure digital exchanges to incorporate new documents in electronic patient records?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Dossier Patient Informatisé : quel impact sur la performance des établissements de santé en France ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Hervé Spacagna</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A626</w:t>
+              <w:t xml:space="preserve">Séminaire à l’Institut de Santé Publique, épidémiologie et développement ISPED, Université Victor Segalen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01439348v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01328996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Why should we focus on a structured model of secure digital exchanges to incorporate new documents in electronic patient records?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fadila Farsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Vandenbergh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Spacagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISPOR 19th Annual European Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Vienne, Austria. pp.A626</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01439348v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Système d'information et performance hospitalière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Caquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées nationales "Accompagnement Hôpital Numérique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01301932v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inégalités d’exposition aux agents cancérogènes, mutagènes ou reprotoxiques (CMR) en milieu professionnel en France : les enseignements de l'enquête SUMER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4015,51 +4255,51 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DARES, "Risques du travail"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01087916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4069,98 +4309,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Determinants of Prevention and Health Decisions: Role of Insurance and Behavioral Biases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chairs Days: Insurance, Actuarial Science, Data and Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4170,117 +4410,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le devenir professionnel des bénéficiaires des clauses d'insertion des marchés publics après leur sortie du dispositif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Penot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01148478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4290,114 +4530,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique des comportements en matière de protection sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Economies et finances. Université de Lyon, 2021. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2021LYSE1250⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03503592v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId95"/>
+      <w:footerReference w:type="default" r:id="rId100"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4544,51 +4784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/morgane-plantier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pam.22583" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979167v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouminoux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.755.1043" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefanelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plantier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.09.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxz021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862797v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784957v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104586" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618724v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caquot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.04.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421101v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.12.002" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979533v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefranc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Rohan-Chabot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx103" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446738v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237499v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237556v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559526v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559512v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608645v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608639v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812605v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608640v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608641v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314890v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314852v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954642v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132417v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163245v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163240v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003247v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002927v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301932v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328996v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439348v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandenbergh" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Spacagna" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087916v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003217v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148478v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03503592v2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1250" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/morgane-plantier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979167v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouminoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.755.1043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pam.22583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefanelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plantier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.09.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxz021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862797v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104586" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caquot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.12.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDCZF8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefranc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Rohan-Chabot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70X9HWZC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandenbergh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Spacagna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03503592v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1250" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>