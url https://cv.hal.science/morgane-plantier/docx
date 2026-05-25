--- v1 (2026-04-30)
+++ v2 (2026-05-25)
@@ -1083,286 +1083,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01862797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Éditorial</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Costa</w:t>
+                <w:t xml:space="preserve">Protections des travailleurs vis-à-vis des risques d’exposition aux agents cancérogènes, mutagènes et reprotoxiques (CMR) en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Havet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Plantier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Penot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Charbotel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Morelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp. 40-47</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01819359v1</w:t>
+                <w:t xml:space="preserve">halshs-01618724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protections des travailleurs vis-à-vis des risques d’exposition aux agents cancérogènes, mutagènes et reprotoxiques (CMR) en France</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magali Morelle</w:t>
+                <w:t xml:space="preserve">Éditorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Baffert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bertaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bonastre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 66, pp.S63 - S64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2018.02.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01618724v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01819359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do regulations protect workers from occupational exposures to carcinogenic, mutagenic and reprotoxic (CMR) agents in France?</w:t>
               </w:r>
@@ -2819,234 +2819,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05559526v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'impact de la générosité des prestations sur la demande de congés parentaux au Québec</w:t>
+                <w:t xml:space="preserve">The Impact of Parental Benefits on Disadvantaged Households</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du GATE Lyon Saint-Etienne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche de l'Institut de Recherche en Gestion et Economie (IREGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Annecy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608639v1</w:t>
+                <w:t xml:space="preserve">hal-03608645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation de l'impact d'un dispositif d'aide financière sur le partage du congé parental au sein des familles modestes : l'exemple du Québec</w:t>
+                <w:t xml:space="preserve">Evaluation de l'impact de la générosité des prestations sur la demande de congés parentaux au Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème Journées de Microéconomie Appliquée (JMA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">Journées du GATE Lyon Saint-Etienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812605v1</w:t>
+                <w:t xml:space="preserve">hal-03608639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Impact of Parental Benefits on Disadvantaged Households</w:t>
+                <w:t xml:space="preserve">Évaluation de l'impact d'un dispositif d'aide financière sur le partage du congé parental au sein des familles modestes : l'exemple du Québec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche de l'Institut de Recherche en Gestion et Economie (IREGE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Annecy, France</w:t>
+              <w:t xml:space="preserve">38ème Journées de Microéconomie Appliquée (JMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608645v1</w:t>
+                <w:t xml:space="preserve">hal-03812605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l'impact de la générosité des prestations sur la demande de congés parentaux au Québec</w:t>
               </w:r>
@@ -3791,51 +3791,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dossier Patient Informatisé : quel impact sur la performance des établissements de santé en France ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3916,51 +3916,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why should we focus on a structured model of secure digital exchanges to incorporate new documents in electronic patient records?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4041,51 +4041,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système d'information et performance hospitalière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Plantier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4784,51 +4784,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/morgane-plantier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979167v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouminoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.755.1043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pam.22583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefanelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plantier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.09.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxz021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862797v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618724v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104586" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caquot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.12.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDCZF8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefranc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Rohan-Chabot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70X9HWZC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608639v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812605v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608645v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandenbergh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Spacagna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03503592v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1250" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sites.google.com/view/morgane-plantier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979167v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Mouminoux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Plantier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rulli&#232;re" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.755.1043" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04476446v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Havet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Lacroix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pam.22583" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03639126v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964279v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/labr.12241" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573126v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573119v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03016411v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fournier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Stefanelli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Plantier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Penot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2020.09.008" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02476291v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Penot" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Morelle" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Fervers" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxz021" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01862797v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Charbotel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/cky130" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01618724v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819359v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Perrier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Baffert" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bertaux" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonastre" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.004" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784957v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/oemed-2017-104586" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01784310v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Dervaux" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Pag&#232;s" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanette Deni&#232;s" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2018.02.003" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01421101v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Durand" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Caquot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Amaz" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2016.12.002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5TDCZF8K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04979533v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lefranc" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P&#233;rol" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chatelain" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri de Rohan-Chabot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckx103" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01619178v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmedinf.2017.04.002" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-70X9HWZC-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01446738v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237499v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Biron" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01237556v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578623v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Joutard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559512v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578619v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05559526v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608645v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608639v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812605v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608640v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608641v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314890v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03314852v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954642v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937653v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132417v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163245v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02163240v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002927v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003247v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01328996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01439348v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadila Farsi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Vandenbergh" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Spacagna" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01301932v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01087916v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003217v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01148478v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03503592v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021LYSE1250" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>