--- v1 (2026-03-30)
+++ v2 (2026-05-16)
@@ -141,1677 +141,1677 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fuel switching in a portable cookstove: impact of the use of agricultural residue pellets on particulate matter emissions</w:t>
+                <w:t xml:space="preserve">Biocarbon Emissions and Risks Assessment in Pyrolysis and Combustion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bénit Bouesso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Pelé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Scharler</w:t>
+                <w:t xml:space="preserve">Ange Nzihou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUBCE 2025 - 33rd European Biomass Conference and Exhibition</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">ACS Omega</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (39), pp.45533-45542. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsomega.5c05555⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05429330v1</w:t>
+                <w:t xml:space="preserve">hal-05303583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrate and mobile solution for low-cost cooking and power generation for African rural areas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Highlighting nitrification disturbances in waters with high levels of nitrogen salts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Robert Scharler</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference and Exhibition</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04855197v1</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 488, pp.151030. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2024.151030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04570841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Desulfurization using cellular concrete waste: removal efficiency modeling from experimental measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Cellular concrete waste: An efficient new way for H2S removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rodolfo Duarte E Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Germain</w:t>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P Peu</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-04213795v1</w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 309, pp.123014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2022.123014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Désulfuration abiotique à l'aide de déchets de béton cellulaire : un nouveau traitement efficace pour l'épuration du biogaz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hybrid Filtration Process for Gas Desulfurization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03862380v1</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (12), pp.3438. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr11123438⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04349845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elimination de l’ammoniac de l’air par lavage à l’eau en conditions hypersalines</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">A Two-Stage Biogas Desulfurization Process Using Cellular Concrete Filtration and an Anoxic Biotrickling Filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rodolfo Duarte E. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03862373v1</w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15 (10), pp.3762. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/en15103762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical and experimental comparison of the removal efficiency of a gaseous ammonia treating biotrickling filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Biotrickling filters for the removal of gaseous ammonia emissions from livestock facilities. Theoretical prediction of removal efficiency and experimental validation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th European Congress of Chemical Engineering (ECCE13)</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">hal-03594218v1</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 402, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2020.126188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02900402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Upgrading volatile fatty acids production through anaerobic co-fermentation of mushroom residue and sewage sludge: Performance evaluation and kinetic analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wei Fang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panyue Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carmona Requeson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Poser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 241, pp.612-618. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2019.02.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04317448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biocarbon Emissions and Risks Assessment in Pyrolysis and Combustion</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fuel switching in a portable cookstove: impact of the use of agricultural residue pellets on particulate matter emissions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Poser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María González Martínez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ange Nzihou</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Anca-Couce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Soria-Verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Scharler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Omega</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-05303583v1</w:t>
+              <w:t xml:space="preserve">EUBCE 2025 - 33rd European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Valencia, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05429330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highlighting nitrification disturbances in waters with high levels of nitrogen salts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Integrate and mobile solution for low-cost cooking and power generation for African rural areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María González Martínez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés Anca-Couce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Soria-Verdugo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Scharler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04570841v1</w:t>
+              <w:t xml:space="preserve">EUBCE 2024 - 32nd European Biomass Conference and Exhibition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04855197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular concrete waste: An efficient new way for H2S removal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Desulfurization using cellular concrete waste: removal efficiency modeling from experimental measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Peu</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Germain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Couvert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Éric Dumont</w:t>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03916769v1</w:t>
+              <w:t xml:space="preserve">14th European Congress of Chemical Engineering and 7th European Congress of Applied Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Berlin (Germany), Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04213795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid Filtration Process for Gas Desulfurization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Désulfuration abiotique à l'aide de déchets de béton cellulaire : un nouveau traitement efficace pour l'épuration du biogaz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Poser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Rodolfo Duarte E. Silva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Germain</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04349845v1</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Two-Stage Biogas Desulfurization Process Using Cellular Concrete Filtration and an Anoxic Biotrickling Filter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Elimination de l’ammoniac de l’air par lavage à l’eau en conditions hypersalines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Couvert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-03675283v1</w:t>
+              <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03862373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biotrickling filters for the removal of gaseous ammonia emissions from livestock facilities. Theoretical prediction of removal efficiency and experimental validation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Theoretical and experimental comparison of the removal efficiency of a gaseous ammonia treating biotrickling filter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Poser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Couvert Annabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Peu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...98 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">13th European Congress of Chemical Engineering (ECCE13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Carmona Requeson</w:t>
-[...54 lines deleted...]
-                <w:t xml:space="preserve">hal-04317448v1</w:t>
+                <w:t xml:space="preserve">hal-03594218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1829,103 +1829,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Désulfurisation du biogaz en deux étapes par filtration abiotique sur béton cellulaire et filtre percolateur anoxique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Poser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Rodolfo Duarte E. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Peu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Couvert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème congrès de la Société Française de Génie des Procédés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Toulouse, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2040,51 +2040,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="337D6C45"/>
+    <w:nsid w:val="E66DCCA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2271,51 +2271,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-poser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1362-0709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429330v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Anca-Couce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Soria-Verdugo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scharler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855197v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213795v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Germain" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862380v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E. Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862373v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594218v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Annabelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303583v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nit Bouesso" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05555" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570841v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151030" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916769v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E Silva" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.123014" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349845v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123438" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103762" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126188" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317448v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panyue Zhang" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmona Requeson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.02.052" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-poser" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0000-1362-0709" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05303583v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;nit Bouesso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Pel&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Gonz&#225;lez Mart&#237;nez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Poser" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ange Nzihou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsomega.5c05555" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570841v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Peu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Couvert" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dumont" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2024.151030" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E Silva" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Dumont" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2022.123014" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349845v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Germain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr11123438" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675283v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Rodolfo Duarte E. Silva" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en15103762" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900402v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2020.126188" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04317448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Fang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panyue Zhang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Zhang" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carmona Requeson" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2019.02.052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05429330v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Anca-Couce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Soria-Verdugo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Scharler" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04855197v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04213795v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Peu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862380v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862373v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03594218v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Couvert Annabelle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03862389v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>