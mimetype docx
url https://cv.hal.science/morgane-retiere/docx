--- v0 (2026-03-16)
+++ v1 (2026-05-12)
@@ -428,1116 +428,1116 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orchestrer les flux de matières organiques urbaines: Une réflexion à partir du cas de la Ville de Paris</w:t>
+                <w:t xml:space="preserve">Politiques d’approvisionnement durable de la restauration scolaire : transition et stratégies de territorialisation dans la métropole de Paris</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Barot</w:t>
+                <w:t xml:space="preserve">Morgane Retière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabine Bognon</w:t>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Paulo Eduardo Moruzzi Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Confins - Revue franco-brésilienne de géographie/Revista franco-brasileira de geografia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63, </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11wvh⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">School food policies and the transition of urban food systems in Brazil and France: insights from São Paulo and Greater Paris region case studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ségolène Darly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2023.984207⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338061v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ecological justice in rural reconfiguration processes: case study of neo-rurals in the state of São Paulo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Eduardo Moruzzi Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Economia e Sociologia Rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 57 (3), pp.490 - 503. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1806-9479.2019.184109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066565v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The “promise of difference” of cooperative supermarkets: making quality products accessible through democratic sustainable food chains?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...48 lines deleted...]
-                <w:t xml:space="preserve">hal-04617331v1</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REDES - Revista do Desenvolvimento Regional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 24 (3), pp.35-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17058/redes.v24i3.14002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03512817v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A participação da agricultura familiar no Programa Nacional de Alimentação Escolar: estudo de casos em municípios paulistas da região administrativa de Campinas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Eduardo Moruzzi Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nayla Almeida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Ferraz Dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Segurança Alimentar e Nutricional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 24 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.20396/san.v24i2.8649835⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01802290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justificações em torno de assentamento periurbano da modalidade projetos de desenvolvimento sustentável (PDS) no estado de São Paulo : uma justiça ecológica em questão</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.E. Moruzzi Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Khatounian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.C. Gaspari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Retratos de Assentamentos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 19, pp.21-40</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01797843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Un demi-siècle de recherches en géographie du commerce », LESTRADE S., MERENNE-SCHOUMAKER B., DESSE R-P., SOUMAGNE J., DEPREZ S. (Dir.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Charpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Demoyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Deprez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">NETCOM : Réseaux, communication et territoires / Networks and Communications Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 30-1/2, pp.143-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/netcom.2374⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04066573v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marchés institutionnels et soutien à l’agriculture familiale au Brésil : étude de cas de producteurs insérés dans le programme d’alimentation scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Terena Peres De Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paulo Eduardo Moruzzi Marques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ademir De Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1 (14), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.14861⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01802372v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caracterização dos Sistemas Produtores de Leite Visando à Redução de Insumos Externos no Município de Coronel Vivida, Sudoeste do Paraná</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Retière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Khatounian</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista Brasileira de Agroecologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, VI Congresso Brasileiro de Agroecologia e II Congresso Latinoamericano de Agroecologia, 4 (2), pp.3744-3747</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04065983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques d’approvisionnement durable de la restauration scolaire : transition et stratégies de territorialisation dans la métropole de Paris</w:t>
-[...81 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Orchestrer les flux de matières organiques urbaines: Une réflexion à partir du cas de la Ville de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Barot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...194 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...404 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Lehec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...179 lines deleted...]
-                <w:t xml:space="preserve">hal-04065983v1</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04617331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1555,51 +1555,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politiques d’approvisionnement de la restauration scolaire au Brésil et en France : la transition écologique à l’épreuve des métropoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Retière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université paris 8; Universidade de São Paulo, 2022. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1658,90 +1658,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justificações em torno de assentamentos periurbanos no estado de São Paulo: uma justiça ecológica em questão</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulo Eduardo Moruzzi Marques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C.A. Khatounian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luciane Cristina Gaspari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Retière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Souza, O. T.; Andrade Miguel, L.; Fleury, A. C.; Billaud, J.-P.; Zanoni, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diálogos contemporâneos acerca da questão agrária e agricultura familiar no Brasil e na França</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editora Universitária da PUCRS, pp.183-204, 2019</w:t>
@@ -1815,51 +1815,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique agricole et agroaliementaire au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bonaudo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Retière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ademir Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2079,51 +2079,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633446v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reti&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Moruzzi Marques" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wvh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.984207" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066565v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9479.2019.184109" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512817v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17058/redes.v24i3.14002" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802290v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Almeida" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ferraz Dos Santos" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/san.v24i2.8649835" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Moruzzi Marques" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Khatounian" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Gaspari" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066573v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demoyer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deprez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2374" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802372v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres De Castro" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir De Lucas" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14861" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065983v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03958323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Cristina Gaspari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Lucas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S.H. Miranda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633446v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reti&#232;re" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Eduardo Moruzzi Marques" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wvh" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338061v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2023.984207" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066565v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1806-9479.2019.184109" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03512817v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17058/redes.v24i3.14002" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802290v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nayla Almeida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Ferraz Dos Santos" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20396/san.v24i2.8649835" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01797843v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.E. Moruzzi Marques" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Khatounian" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.C. Gaspari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066573v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Charpentier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Demoyer" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Deprez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/netcom.2374" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01802372v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terena Peres De Castro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir De Lucas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.14861" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04065983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bognon" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Legrand" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Lehec" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03958323v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04066554v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciane Cristina Gaspari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01549615v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bonaudo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ademir Lucas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.S.H. Miranda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>