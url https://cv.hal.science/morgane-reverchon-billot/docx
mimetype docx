--- v0 (2026-03-17)
+++ v1 (2026-04-17)
@@ -1539,406 +1539,406 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (19)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un an d'expérimentation poitevine sur la médiation : point d'étape</w:t>
+                <w:t xml:space="preserve">Le potentiel de l’autonomie de la volonté des parties au différend</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, 162</w:t>
+              <w:t xml:space="preserve">Lexbase Contentieux et recouvrement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119180v1</w:t>
+                <w:t xml:space="preserve">hal-05556685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Médiation – La systématisation de la médiation : une expérimentation du tribunal judiciaire et du barreau de Poitiers</w:t>
+                <w:t xml:space="preserve">Un an d'expérimentation poitevine sur la médiation : point d'étape</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 12, n° 392</w:t>
+              <w:t xml:space="preserve">, 2025, 5, 162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525191v1</w:t>
+                <w:t xml:space="preserve">hal-05119180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'avocat dans la résolution amiable</w:t>
+                <w:t xml:space="preserve">Médiation – La systématisation de la médiation : une expérimentation du tribunal judiciaire et du barreau de Poitiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 3, étude 5</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12, n° 392</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05119126v1</w:t>
+                <w:t xml:space="preserve">hal-04525191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une nouvelle attestation obligatoire pour les détenteurs d’équidés</w:t>
+                <w:t xml:space="preserve">L'avocat dans la résolution amiable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, n° 11 (18)</w:t>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3, étude 5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04525221v1</w:t>
+                <w:t xml:space="preserve">hal-05119126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vente de chevaux : feu la garantie légale de conformité</w:t>
+                <w:t xml:space="preserve">Une nouvelle attestation obligatoire pour les détenteurs d’équidés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, n° 499 (étude 2)</w:t>
+              <w:t xml:space="preserve">, 2023, n° 11 (18)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692120v1</w:t>
+                <w:t xml:space="preserve">hal-04525221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'acte contresigné par avocat : un nouveau titre exécutoire de la justice participative</w:t>
               </w:r>
@@ -1987,918 +1987,987 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conciliation et médiation : des modes amiables concrètement différents</w:t>
+                <w:t xml:space="preserve">Vente de chevaux : feu la garantie légale de conformité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 12, pp.8</w:t>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, n° 499 (étude 2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03692098v1</w:t>
+                <w:t xml:space="preserve">hal-03692120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La justice participative : naissance d'un vrai concept</w:t>
+                <w:t xml:space="preserve">Conciliation et médiation : des modes amiables concrètement différents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 02, pp.297-314</w:t>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986771v1</w:t>
+                <w:t xml:space="preserve">hal-03692098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir le tribunal paritaire des baux ruraux par requête conjointe [Formule]</w:t>
+                <w:t xml:space="preserve">La justice participative : naissance d'un vrai concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 493 (form. 1)</w:t>
+              <w:t xml:space="preserve">RTDCiv. Revue trimestrielle de droit civil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 02, pp.297-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691937v1</w:t>
+                <w:t xml:space="preserve">hal-02986771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incidences des réformes de la justice sur le tribunal paritaire des baux ruraux</w:t>
+                <w:t xml:space="preserve">Saisir le tribunal paritaire des baux ruraux par requête conjointe [Formule]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de droit rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, n° 487 (étude 31)</w:t>
+              <w:t xml:space="preserve">, 2021, n° 493 (form. 1)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986746v1</w:t>
+                <w:t xml:space="preserve">hal-03691937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'article 21 du Code de procédure civile et la procédure civile</w:t>
+                <w:t xml:space="preserve">Incidences des réformes de la justice sur le tribunal paritaire des baux ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">Revue de droit rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 487 (étude 31)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986754v1</w:t>
+                <w:t xml:space="preserve">hal-02986746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cap sur la requête conjointe !</w:t>
+                <w:t xml:space="preserve">L'article 21 du Code de procédure civile et la procédure civile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36, doctr. 966</w:t>
+              <w:t xml:space="preserve">Revue de droit d'Assas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02986721v1</w:t>
+                <w:t xml:space="preserve">hal-02986754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sauvons la requête conjointe !</w:t>
+                <w:t xml:space="preserve">Cap sur la requête conjointe !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019</w:t>
+              <w:t xml:space="preserve">, 2020, 36, doctr. 966</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154845v1</w:t>
+                <w:t xml:space="preserve">hal-02986721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHRONIQUE BAUX IMMOBILIERS - BAUX RURAUX - Juillet 2017/Juillet 2018</w:t>
+                <w:t xml:space="preserve">Sauvons la requête conjointe !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155018v1</w:t>
+                <w:t xml:space="preserve">hal-02154845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHRONIQUE BAUX IMMOBILIERS- BAUX RURAUX - Janvier/Juillet 2017</w:t>
+                <w:t xml:space="preserve">CHRONIQUE BAUX IMMOBILIERS - BAUX RURAUX - Juillet 2017/Juillet 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02155000v1</w:t>
+                <w:t xml:space="preserve">hal-02155018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La constitution du tribunal paritaire des baux ruraux revue et corrigée par la Loi &amp;quot;J21</w:t>
+                <w:t xml:space="preserve">CHRONIQUE BAUX IMMOBILIERS- BAUX RURAUX - Janvier/Juillet 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procédures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 4, pp.21</w:t>
+              <w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100121v1</w:t>
+                <w:t xml:space="preserve">hal-02155000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CHRONIQUE BAUX IMMOBILIERS- BAUX RURAUX- juillet 2016/décembre 2016</w:t>
+                <w:t xml:space="preserve">La constitution du tribunal paritaire des baux ruraux revue et corrigée par la Loi &amp;quot;J21</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">Procédures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 4, pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154991v1</w:t>
+                <w:t xml:space="preserve">hal-02100121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualification de la décision de ré-enrôlement d’une affaire radiée pour inexécution du jugement</w:t>
+                <w:t xml:space="preserve">CHRONIQUE BAUX IMMOBILIERS- BAUX RURAUX- juillet 2016/décembre 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 51, act. 1385</w:t>
+              <w:t xml:space="preserve">Droit et procédures : La revue des huissiers de justice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02100223v1</w:t>
+                <w:t xml:space="preserve">hal-02154991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Qualification de la décision de ré-enrôlement d’une affaire radiée pour inexécution du jugement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La Semaine juridique. Édition générale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51, act. 1385</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02100223v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Point de départ du délai de péremption après sursis à statuer : l’ignorance de l’événement par les parties est sans incidence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gazette du Palais</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, n° 14-11.091 (155), pp.18</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2908,98 +2977,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mots pour nommer la justice : la justice participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Université d’été Facultatis Iuris Pictaviensis 2023 : Langue, langage et droit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de droit et sciences sociales de l'université de Poitiers, Jun 2023, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3009,228 +3078,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essai théorique et pratique sur la justice participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coll. Travaux de la Faculté de droit de Poitiers. LGDJ, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les enjeux juridiques de l'e-sport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylor Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille. 2017, 978-2731410709</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03081749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question litigieuse en matière contractuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dalloz, 169, 2017, Nouvelle Bibliothèque de Thèses, 978-2-247-16892-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3240,890 +3309,890 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat de règlement amiable du différend sans concessions réciproques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les contrats à la marge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À cheval ! Les sports équestres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Coll. Travaux de la Faculté de droit de Poitiers. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeux et sports (dir. A. Lauba et M. Boudot), 8e Université d’été facultatis iuris Pictaviensis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LGDJ, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'essor de la résolution amiable des différends (1992-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Boucard; Eddy Lamazerolles. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trente ans de droit privé. Florilège à l'occasion des trente ans de l’Équipe de recherche en droit privé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires juridiques de Poitiers, pp.263-299, 2024, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, 978-2-38194-040-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04525116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de synthèse sur l’incidence processuelle du caractère collectif de l’événement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les dommages de masse. Recueil des travaux du Groupe de Recherche Européen sur la Responsabilité civile et l'Assurance (GRERCA).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.411-450, 2022, 9782802771838</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02986704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LA VENTE D'ANIMAUX DOMESTIQUES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hélène Boucard; Javier Lete; Ricardo Pazos; Eric Savaux; Rose-Noëlle Shütz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les recodifications du droit de la vente en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Faculté de droit et des sciences sociales de Poitiers, 2021, 978-2-38194-004-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les contrats de la justice participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">David Gantschnig; Hania Kassoul. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’offre de réforme des contrats spéciaux : réflexions libres à partir du projet de l’Association Henri Capitant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dalloz; Dalloz, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03692077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle civiliste de justice alternative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les modes alternatifs de règlement des litiges en droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02098398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasc. 450 : Tribunal paritaire des baux ruraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. – Cl. Baux ruraux et procédure civile</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisme et néo formalisme dans le procès civil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formalisme et néo formalisme, XIIIe Journées Poitiers-Roma tre Jean Beauchard, Paolo Vecchi, 1er et 2 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 86, 2017, Faculté de droit et des sciences sociales de Poitiers : Actes &amp; Colloques, 979-10-90426-75-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les services rendus par l'agriculture à la ville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Benoît Grimonprez; Denis Rochard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agriculture et ville : vers de nouvelles relations juridiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires juridiques de Poitiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Collection de la Faculté de droit et des sciences sociales de Poitiers. Actes &amp; Colloques, 979-10-90426-49-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02100180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fasc. 330 : Droits et obligations du bailleur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. – Cl. Baux ruraux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le contrat et les tiers - Regards français sur le projet de réforme espagnol du droit des contrats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recodification du droit des obligations en France et en Espagne, Colloque ERDP et Grupos de investigation derecho privado européo y de conflictu legum, 8 et 9 octobre 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02154873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4133,105 +4202,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches à la croisée de la procédure civile, du droit des contrats et du droit équestre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Droit. Université de Poitiers, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05122090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId48"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4299,51 +4368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="98DC5E1E"/>
+    <w:nsid w:val="30434488"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4447,51 +4516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="896B9BA4"/>
+    <w:nsid w:val="0F82F7A9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4595,51 +4664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="84FC67FD"/>
+    <w:nsid w:val="28F8C4B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4743,51 +4812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="949692CD"/>
+    <w:nsid w:val="A4DE0A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4891,51 +4960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="77E70786"/>
+    <w:nsid w:val="C1225304"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5039,51 +5108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D59005C7"/>
+    <w:nsid w:val="A5161E39"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5187,51 +5256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="341D6091"/>
+    <w:nsid w:val="51F6DFD6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5335,51 +5404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="7A74447C"/>
+    <w:nsid w:val="A264E0D1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5483,51 +5552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="75709111"/>
+    <w:nsid w:val="C2509643"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5631,51 +5700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="A0091410"/>
+    <w:nsid w:val="DEB07D67"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5779,51 +5848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="E1253A0E"/>
+    <w:nsid w:val="2F20196D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5927,51 +5996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="E37CF031"/>
+    <w:nsid w:val="0CEB9AC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6075,51 +6144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="E6F5E53F"/>
+    <w:nsid w:val="26469F35"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6223,51 +6292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="FDA79288"/>
+    <w:nsid w:val="342A243F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6371,51 +6440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="B4A830EE"/>
+    <w:nsid w:val="6ED9B01E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6644,51 +6713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:morgane.reverchon.billot@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119180v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reverchon-Billot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525191v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525221v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692098v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986771v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691937v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986746v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986754v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986721v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154845v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155000v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100121v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154991v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100223v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100198v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525328v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119253v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081749v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylor Rabu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099829v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119214v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525116v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986704v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154898v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692077v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098398v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154964v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100083v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100180v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/agriculture-et-ville-vers-de-nouvelles-relations-juridiques-9791090426498.html" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154973v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154873v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05122090v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:morgane.reverchon.billot@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556685v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reverchon-Billot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylor Rabu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099829v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/agriculture-et-ville-vers-de-nouvelles-relations-juridiques-9791090426498.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05122090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>