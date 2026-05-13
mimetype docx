--- v1 (2026-04-17)
+++ v2 (2026-05-13)
@@ -3148,164 +3148,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05119253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux juridiques de l'e-sport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La question litigieuse en matière contractuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille. 2017, 978-2731410709</w:t>
+              <w:t xml:space="preserve">Dalloz, 169, 2017, Nouvelle Bibliothèque de Thèses, 978-2-247-16892-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03081749v1</w:t>
+                <w:t xml:space="preserve">hal-02099829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question litigieuse en matière contractuelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux juridiques de l'e-sport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaylor Rabu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Reverchon-Billot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dalloz, 169, 2017, Nouvelle Bibliothèque de Thèses, 978-2-247-16892-7</w:t>
+              <w:t xml:space="preserve">Presses Universitaires d'Aix-Marseille. 2017, 978-2731410709</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02099829v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03081749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4368,51 +4368,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="30434488"/>
+    <w:nsid w:val="85A56CFA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4516,51 +4516,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0F82F7A9"/>
+    <w:nsid w:val="C04DE90B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4664,51 +4664,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="28F8C4B5"/>
+    <w:nsid w:val="EDBA95A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4812,51 +4812,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A4DE0A47"/>
+    <w:nsid w:val="68E5A73A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4960,51 +4960,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="C1225304"/>
+    <w:nsid w:val="DED41C3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5108,51 +5108,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="A5161E39"/>
+    <w:nsid w:val="91B67194"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5256,51 +5256,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="51F6DFD6"/>
+    <w:nsid w:val="BFE24840"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5404,51 +5404,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="A264E0D1"/>
+    <w:nsid w:val="CAAA116C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5552,51 +5552,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="C2509643"/>
+    <w:nsid w:val="B4E7F42E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5700,51 +5700,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="DEB07D67"/>
+    <w:nsid w:val="5742F073"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5848,51 +5848,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="2F20196D"/>
+    <w:nsid w:val="57EE6214"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5996,51 +5996,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="0CEB9AC8"/>
+    <w:nsid w:val="866DE53B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6144,51 +6144,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13">
-    <w:nsid w:val="26469F35"/>
+    <w:nsid w:val="750EB49C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6292,51 +6292,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14">
-    <w:nsid w:val="342A243F"/>
+    <w:nsid w:val="DB63593E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6440,51 +6440,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15">
-    <w:nsid w:val="6ED9B01E"/>
+    <w:nsid w:val="9BE82122"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6713,51 +6713,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:morgane.reverchon.billot@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556685v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reverchon-Billot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081749v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylor Rabu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099829v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/agriculture-et-ville-vers-de-nouvelles-relations-juridiques-9791090426498.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05122090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:morgane.reverchon.billot@univ-poitiers.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05556685v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Reverchon-Billot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119180v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525191v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119126v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525221v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692150v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692120v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692098v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986771v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691937v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986746v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986754v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986721v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155018v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155000v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100121v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154991v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100223v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100198v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525328v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119253v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099829v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03081749v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaylor Rabu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119214v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04525116v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02986704v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154898v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03692077v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02098398v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154964v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100083v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100180v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/agriculture-et-ville-vers-de-nouvelles-relations-juridiques-9791090426498.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154973v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154873v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05122090v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>