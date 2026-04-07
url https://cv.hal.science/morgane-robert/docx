--- v0 (2026-03-06)
+++ v1 (2026-04-07)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Morgane ROBERT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences VT Paysage, ENSAP BordeauxResponsable de la recherche et du développement, SCOP SaluTerre, Sainte-Foy la Grande </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morgane-robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228238501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paysagiste DPLG, botaniste & ethnobotaniste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en Architecture et Paysage, Passages, UMR 5319 du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitresse de conférences VT Paysage à l'École Nationale Supérieure d'Architecture et du Paysage de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la recherche et du développement, SCOP SaluTerre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau de recherche Plantes & Cueillettes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche paysagère des effets de 30 années de développement de jardins partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120co⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04663347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire de la ville un territoire nourricier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04521622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversité et territoires. Recherches, expériences, projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goulaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Agrobiodiversité et territoires. Recherches, expériences, projets., Hors-série 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Leucaena leucocephala et les Bas de l’Ouest à l’île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires paysagères des espèces végétales cultivées comme démultiplicateur de la diversité biologique génétique des espaces agricoles urbains et péri-urbains : rencontres aux jardins partagés de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioAgri-Ville, Services écosystémiques et biodiversité des espaces agricoles dans les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche paysagère et ethnobotanique des dynamiques végétales du littoral ouest réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04304341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les trajectoires paysagères des espèces végétales cultivées comme démultiplicateur de diversité biologique : le cas des jardins partagés de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel d'ethnobotanique du domaine européen de Salagon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Salagon, Oct 2023, Mane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cueillette du cassi dans les savanes réunionnaises : du lien de rétroaction entre déclin des pratiques domestico-pastorales et dynamiques végétales invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022 Le temps des géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ethnobotanique des processus paysagers du littoral ouest réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Îles à Venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de France; Université de Bretagne Occidentale; Les îles du Ponant, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02321122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ethnobotanique des processus paysagers du littoral ouest réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'environnement en question, à la croisée des sciences humaines et naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAP Bordeaux, Cap Sciences, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02382819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savanes et ravines du versant sous le vent à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées Doctorales en Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAREP - ENSP Versailles, Apr 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravines et savanes du versant sous le vent à l'île de La Réunion. Vers la construction d'un sujet de recherche en paysage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre "Doctorat et recherche en paysage", ENSAP Lille / LACTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de SSA en pays foyen et reterritorialisation de l’alimentation : vers quel pouvoir d’agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Teycheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sciences-société : pour des solidarités alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04731983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes en situation de précarité comme groupe moteur de création de jardins partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la vulnérabilité alimentaire à une échelle locale : Une méthode pour visibiliser les enjeux d'accessibilité et de résilience alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Sciences-Société "Pour des Solidarités alimentaires" Chaire UNESCO Alimentation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique post-incendie de la végétation et effets du feu sur la banque de graines dans la savane du cap la Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires indianocéaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-245, 2020, 978-2-490596-27-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la savane du cap La Houssaye par le brûlage dirigé. Une expérimentation en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Métailié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Briffaud; Christian Germanaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.195-216, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et activités pastorales dans les savanes réunionnaises : pratiques, représentations et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet, Sous la direction de Serge Briffaud et Christian Germanaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02382849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace entrouvert. Pratiques, perceptions et représentations sociales contemporaines de la savane du Cap La Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de la Réunion. Paysages hérité, paysage en projet, sous la direction de Serge Briffaud et Christian Germanaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passages UMR 5319; CREGUR - OIES - Université de la Réunion; GEODE UMR 5602 CNRS; UMR PVBMT CIRAD, Pôle de Protection des Plantes (3P), 7 chemin de l'IRAT, Ligne Paradis, 97410 Saint-Pierre (La Réunion); Systèmes d'élevage méditerranéens et tropicaux (SELMET), UMR0868. 2022, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05199200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (980)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : deuxième panorama de la Pointe au Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 682</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 612</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 617</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 610</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 666</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 618</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 693</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : panorama &amp;quot;Chez Vidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 115</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 638</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine des Poux : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : Panorama sur St Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : chemin Bellemène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Paul, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 664</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 629</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 646</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 655</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 639</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 620</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 611</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 77</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine des Poux : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 77</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 640</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 605</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 656</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 678</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine des Poux : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : panorama sur Cap La Houssaye : Basse-Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine des Poux : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Panorama depuis le bas de la Grande Ravine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : depuis la Montée Panon : vue sur la pointe des Châteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : La Possession depuis le &amp;quot;plateau Fernand&amp;quot; : vue sur Le Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 77</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 608</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : vue sur les savanes du Littoral et sur la Grande Ravine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : vue panoramique de la savane des Lataniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : depuis Grande Terre : vue panoramique sur la savane du Cap La Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : panorama de la Pointe au Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine des Poux : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Panorama sur St Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 663</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 649</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 686</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 661</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : panorama 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 93</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : panorama 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 601</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 616</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 602</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 636</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Villèle : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Villèle : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 584</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 542</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 562</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Cormoran : Prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins Trois Pillons : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins Trois Pillons : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins Trois Pillons : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins Trois Pillons : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Panorama sur la Ravine St Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 93</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 77</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Bleu : Prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Cormoran : Prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins Trois Pillons : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Villèle : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Portail : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 558</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Bleu : Prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Bleu : Prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : depuis le parking de la Pointe au Sel : vue sur le versant des Hauts de Saint-Leu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04807637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04975545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 573</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 93</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : panorama sur Saint-Leu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : deuxième panorama sur Saint-Leu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 532</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 534</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 556</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 543</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Villèle : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 115</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851836v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Bleu : Prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Portail : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Portail : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Portail : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1037"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Morgane ROBERT </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de conférences VT Paysage, ENSAP BordeauxResponsable de la recherche et du développement, SCOP SaluTerre, Sainte-Foy la Grande </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morgane-robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">228238501</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paysagiste DPLG, botaniste & ethnobotaniste</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Docteure en Architecture et Paysage, Passages, UMR 5319 du CNRS</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maitresse de conférences VT Paysage à l'École Nationale Supérieure d'Architecture et du Paysage de Bordeaux</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Responsable de la recherche et du développement, SCOP SaluTerre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Membre du réseau de recherche Plantes & Cueillettes</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche paysagère des effets de 30 années de développement de jardins partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (1), </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/120co⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04663347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment faire de la ville un territoire nourricier ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Rollinde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropolitiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.56698/metropolitiques.2014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04521622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agrobiodiversité et territoires. Recherches, expériences, projets.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Goulaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Essais : revue interdisciplinaire d'Humanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Agrobiodiversité et territoires. Recherches, expériences, projets., Hors-série 6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Leucaena leucocephala et les Bas de l’Ouest à l’île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projets de paysage : revue scientifique sur la conception et l'aménagement de l'espace</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/paysage.413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01996155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une trame fruitière intercommunale : des vergers communaux co-construits garants d’une diversité biologique et variétale – l’expérience de SaluTerre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Maraîchage et arbres fruitiers en milieu urbain et périurbain : enjeux socioenvironnementaux et problématiques d’aménagement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agritakhh; Pléiade, Feb 2026, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trajectoires paysagères des espèces végétales cultivées comme démultiplicateur de la diversité biologique génétique des espaces agricoles urbains et péri-urbains : rencontres aux jardins partagés de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque BioAgri-Ville, Services écosystémiques et biodiversité des espaces agricoles dans les villes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05364538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche paysagère et ethnobotanique des dynamiques végétales du littoral ouest réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les rencontres du végétal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04304341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender les trajectoires paysagères des espèces végétales cultivées comme démultiplicateur de diversité biologique : le cas des jardins partagés de Bordeaux Métropole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire annuel d'ethnobotanique du domaine européen de Salagon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Salagon, Oct 2023, Mane, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04264294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La cueillette du cassi dans les savanes réunionnaises : du lien de rétroaction entre déclin des pratiques domestico-pastorales et dynamiques végétales invasives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI-IGU Paris 2022 Le temps des géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03737360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ethnobotanique des processus paysagers du littoral ouest réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Îles à Venir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation de France; Université de Bretagne Occidentale; Les îles du Ponant, Oct 2019, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02321122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une approche ethnobotanique des processus paysagers du littoral ouest réunionnais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'environnement en question, à la croisée des sciences humaines et naturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENSAP Bordeaux, Cap Sciences, Nov 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02382819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Savanes et ravines du versant sous le vent à l'île de La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Journées Doctorales en Paysage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LAREP - ENSP Versailles, Apr 2018, Versailles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02293657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ravines et savanes du versant sous le vent à l'île de La Réunion. Vers la construction d'un sujet de recherche en paysage.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre "Doctorat et recherche en paysage", ENSAP Lille / LACTH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01685536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dispositif de SSA en pays foyen et reterritorialisation de l’alimentation : vers quel pouvoir d’agir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charline Verger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Teycheney</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mehdi Chraibi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Crenn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres sciences-société : pour des solidarités alimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04731983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des femmes en situation de précarité comme groupe moteur de création de jardins partagés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jardins de femmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Brest, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123127v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer la vulnérabilité alimentaire à une échelle locale : Une méthode pour visibiliser les enjeux d'accessibilité et de résilience alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Lequin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre Sciences-Société "Pour des Solidarités alimentaires" Chaire UNESCO Alimentation du monde</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamique post-incendie de la végétation et effets du feu sur la banque de graines dans la savane du cap la Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Gaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claudine Ah-Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Strasberg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Rouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indianocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires indianocéaniques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.217-245, 2020, 978-2-490596-27-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la savane du cap La Houssaye par le brûlage dirigé. Une expérimentation en cours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Paul Métailié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Serge Briffaud; Christian Germanaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, pp.195-216, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03143954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élevage et activités pastorales dans les savanes réunionnaises : pratiques, représentations et enjeux actuels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Rivière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivia Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires Indocéaniques. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de La Réunion. Paysage hérité, paysage en projet, Sous la direction de Serge Briffaud et Christian Germanaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02382849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un espace entrouvert. Pratiques, perceptions et représentations sociales contemporaines de la savane du Cap La Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Moppert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les savanes de la Réunion. Paysages hérité, paysage en projet, sous la direction de Serge Briffaud et Christian Germanaz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Indianocéaniques, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02361148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Amelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André-Lamat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boullet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Passages UMR 5319; CREGUR - OIES - Université de la Réunion; GEODE UMR 5602 CNRS; UMR PVBMT CIRAD, Pôle de Protection des Plantes (3P), 7 chemin de l'IRAT, Ligne Paradis, 97410 Saint-Pierre (La Réunion); Systèmes d'élevage méditerranéens et tropicaux (SELMET), UMR0868. 2022, 173 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05199200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les savanes de la côte sous le vent à La Réunion. Histoire et dynamiques, perceptions et pratiques, gestion et médiation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Briffaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Bercovitz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Davasse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Galop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Germanaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] PASSAGES - UMR 5319 du CNRS, CREGUR-Université de la Réunion, UMR GEODE Université de Toulouse Jean Jaurès. 2017, 194 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01522933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Image (978)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 77</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 639</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 629</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 626</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 619</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 664</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 653</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 652</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 620</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 611</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 655</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 645</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 658</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 646</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine des Poux : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : chemin Bellemène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Paul, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03216999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202838v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : deuxième panorama de la Pointe au Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 672</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 647</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 662</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 643</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 606</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 682</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 679</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 680</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 651</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 612</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 615</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 609</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244850v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04758071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 102</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 107</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 671</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 667</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 628</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 627</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 622</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 617</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 610</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 604</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 666</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 665</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 657</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 618</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 676</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 693</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 681</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 688</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : panorama &amp;quot;Chez Vidot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 115</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 96</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 95</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 111</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 116</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 108</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 106</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201568v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 670</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 635</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 621</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 632</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 654</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 623</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 638</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 613</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 689</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine des Poux : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : Panorama sur St Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine des Poux : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine des Poux : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04935611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 77</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 656</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 644</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 640</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 605</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 642</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 631</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 98</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : depuis la Montée Panon : vue sur la pointe des Châteaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : La Possession depuis le &amp;quot;plateau Fernand&amp;quot; : vue sur Le Port</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 678</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 675</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04823019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Panorama depuis le bas de la Grande Ravine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : panorama sur Cap La Houssaye : Basse-Terre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202880v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 692</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04851707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746595v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04901956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 77</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05203755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 614</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 608</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 633</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 641</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : vue sur les savanes du Littoral et sur la Grande Ravine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : vue panoramique de la savane des Lataniers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : depuis Grande Terre : vue panoramique sur la savane du Cap La Houssaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : panorama de la Pointe au Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04760034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine des Poux : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 673</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 88</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Panorama sur St Paul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 114</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 103</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 663</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 659</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 649</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 648</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 637</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 603</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 624</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 660</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 650</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 686</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 685</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 661</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 674</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 677</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : panorama 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : panorama 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Grande Ravine : savanes du littoral : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 69</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 601</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 683</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05206310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 625</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 668</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 634</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 630</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 607</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 669</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 636</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 616</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 602</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane des Lataniers : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, La Possession, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05202820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 691</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 690</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05062063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Piton des Roches Tendres : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04721005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Fleurimont : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Bellemène : prise 52</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Étang de Saint Paul : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04753074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 93</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04902143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : St Paul : Carottage Etang : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04903153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 113</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 104</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 91</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04826794v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 70</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842651v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709447v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 588</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235839v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 592</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 583</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 567</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 580</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 576</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 536</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Villèle : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246105v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Villèle : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Portail : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : panorama sur Saint-Leu depuis la Pointe au Sel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05249713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 57</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 72</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 99</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 100</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050630v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 94</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05047371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 131</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05030620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Portail : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Portail : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712264v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04756274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins Trois Pillons : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965191v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : panorama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 71</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 68</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199981v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 66</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Villèle : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Villèle : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 581</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 586</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 584</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 577</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 575</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 594</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195604v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 65</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237557v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 542</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05033600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Basse-Terre : prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05019074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05201389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 24</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 87</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 568</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 565</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 562</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Cormoran : Prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins Trois Pillons : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins Trois Pillons : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965174v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins Trois Pillons : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins Trois Pillons : prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04808362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 553</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Panorama sur la Ravine St Gilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04747633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 97</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 93</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 81</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752206v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 79</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 75</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 125</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710038v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710946v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710706v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 86</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 85</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822653v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 76</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 120</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 54</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 61</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 77</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 73</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04977405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 126</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 130</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Bleu : Prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 74</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 58</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 53</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 14</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749835v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Sandrine : Prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04810928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04809659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 63</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04811428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Montée Panon : prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04757780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Cormoran : Prise 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins Trois Pillons : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04965177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : géologie : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04755848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 49</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04712306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 34</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 33</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 89</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 48</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 101</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05050637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 523</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05193418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Villèle : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05246102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes La Saline : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05237576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 569</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 564</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 561</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05196136v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 538</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 535</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Tour des roches : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05242067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05199960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Crève-Cœur : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05200001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bruniquel : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05125228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 56</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016919v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Portail : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05232649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 597</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 596</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05195606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 39</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savanes de Saint-Leu : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05235930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Bellevue : prise 37</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05049841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Cap La Houssaye : prise 558</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05194917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 118</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 112</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 109</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 110</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04720259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 80</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 55</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 46</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 44</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04718318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 36</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717210v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 92</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 40</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 38</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 22</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 21</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 8</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 28</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Savane Belvédère St Paul : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05057292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 47</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 32</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 29</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04749823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 18</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 16</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 9</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin des Anglais et Grande Chaloupe : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Chemin Déboulé : prise 17</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04752010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 64</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 62</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 50</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 60</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 59</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 51</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04849592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 12</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 13</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine St Gilles - Bassin Malheur : Prise 11</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin des Aigrettes : Prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04709373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Vital : Prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04711048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Bleu : Prise 6</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Bassin Bleu : Prise 4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : depuis le parking de la Pointe au Sel : vue sur le versant des Hauts de Saint-Leu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Photography. Centre d'Information Scientifique et Technique REGARDS, Saint-Leu, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03217094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 67</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05017056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 42</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Trois-Bassins : prise 45</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Les Trois-Bassins (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 15</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 10</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04714071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 83</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 84</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 93</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 90</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Pointe au Sel : prise 78</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Leu (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04822626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 27</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 25</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 35</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04717209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Cap La Houssaye : Brulage savane : prise 30</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Bernica : prise 7</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04829704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 41</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 43</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 31</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Réunion : Ravine Divon : prise 26</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'Information Scientifique et Technique REGARDS, Saint-Paul (La Réunion), France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Image</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (photographie)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04830687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1041"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D236B214"/>
+    <w:nsid w:val="C8B1B245"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521622v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rollinde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goulaze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.413" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364538v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304341v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264294v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737360v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321122v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293657v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685536v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731983v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Verger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Teycheney" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chraibi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123127v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930989v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143930v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages.cnrs.fr/vient-de-paraitre-les-savanes-de-la-reunion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143954v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382849v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361148v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206322v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206318v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201561v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201553v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202924v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202910v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202838v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249684v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198530v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198553v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198523v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198451v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199908v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202864v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198537v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198465v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198469v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198459v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244762v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244726v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244787v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244784v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199925v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232541v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203772v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201601v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202831v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759930v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759910v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759851v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759741v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758071v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757009v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756870v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756864v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759933v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759925v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759887v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759874v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759890v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759746v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759729v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232547v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902128v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746950v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903103v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749691v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746612v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746604v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903179v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749704v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749727v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062068v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062076v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062073v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822972v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822970v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712528v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712466v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062077v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198599v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198569v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198495v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198493v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198482v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198472v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198460v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198447v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198565v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198563v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198547v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198473v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756020v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759915v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757056v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759855v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759733v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755988v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756989v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756015v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756851v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822994v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712464v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712483v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712478v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712460v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033617v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033734v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033692v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033675v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199892v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199936v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199906v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242200v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199927v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232550v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232525v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232574v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232536v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244782v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244757v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829758v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829784v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206316v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201563v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201544v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201554v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201543v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202879v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202827v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202815v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202891v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202848v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202926v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202922v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202872v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202869v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749687v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903187v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903247v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756913v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902152v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902151v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902141v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903197v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746619v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062075v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062057v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062054v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062058v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202870v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202867v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202823v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202819v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202817v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199930v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201904v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033622v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756663v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756994v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823022v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017082v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017075v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017091v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015173v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206321v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206311v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206323v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206315v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244729v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244721v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198597v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198513v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198480v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198466v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198541v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198508v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198503v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198484v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033699v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033742v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033668v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232566v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232557v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033624v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033607v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033605v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244808v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244799v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244792v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244780v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244770v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244751v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244745v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244853v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244774v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244747v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244743v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708342v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759857v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759743v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757978v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756879v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756904v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756880v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756852v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756000v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757059v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757044v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965147v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749746v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749733v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749736v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749710v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749730v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902154v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903184v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903250v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903236v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903193v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903173v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712516v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232521v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232519v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232517v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033702v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033679v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033632v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216999v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712455v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712515v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712486v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708314v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709273v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759906v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017086v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062067v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062062v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057365v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756003v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749726v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759736v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759864v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759852v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759921v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759937v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759911v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759947v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759944v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244773v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244760v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232544v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201596v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201564v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201559v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198555v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198549v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198526v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198498v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198476v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198539v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198529v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198543v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198540v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198515v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198488v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198479v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198462v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202950v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202946v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202923v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202913v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202904v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202855v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202874v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202883v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202861v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202841v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202892v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202854v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202818v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202810v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244809v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244794v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244741v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244801v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244795v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244793v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902136v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902122v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746610v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756872v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756902v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756891v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756760v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756666v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756840v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965149v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757047v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757039v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712490v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712470v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712553v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712544v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823019v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201556v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198524v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198517v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198449v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198502v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198545v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198520v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206325v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206313v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202856v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202851v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202842v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202811v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202909v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202881v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202880v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202837v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202826v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202925v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202920v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202907v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202897v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202878v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199914v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202816v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199898v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199890v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902155v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749699v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749686v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902125v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746623v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746626v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062066v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829781v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829775v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935611v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033683v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033757v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033752v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033688v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033685v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033628v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033614v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033613v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033596v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232524v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232497v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232512v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756898v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756862v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756932v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756930v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759907v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759960v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759942v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756012v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755984v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965151v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759869v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759861v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759962v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759740v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756810v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757053v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757015v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757144v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200154v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199934v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244740v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244738v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244735v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244839v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244750v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217043v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217014v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017079v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749697v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851707v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746628v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746602v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746595v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902157v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902135v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901956v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202908v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202900v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202885v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202895v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244849v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244796v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244803v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244764v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203784v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203755v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206317v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206320v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202853v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201545v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201540v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202812v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202800v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244786v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198467v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198456v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198505v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198519v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217215v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217232v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217248v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749725v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749692v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232514v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232532v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712474v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712520v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712538v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062072v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062047v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708326v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759754v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759847v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759881v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759949v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759927v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760034v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757001v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756831v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965143v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756818v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829770v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829763v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232530v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033738v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033681v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033641v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033603v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201527v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198938v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232561v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206309v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201604v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201616v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903091v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902159v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902138v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902113v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747616v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902124v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903244v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903145v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746618v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902149v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903149v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232553v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232502v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232500v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749696v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749684v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202862v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202852v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202830v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202849v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202939v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202902v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202943v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202930v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202944v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244724v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244842v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244767v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244733v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198554v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198550v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198534v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198532v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198512v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198445v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198486v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198551v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198536v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199922v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199916v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201524v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198552v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199881v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199895v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827407v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062070v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232527v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033741v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712551v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712448v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712531v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712430v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709263v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709284v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757018v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757146v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756843v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756823v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759959v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759958v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759859v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759891v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756171v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756867v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756857v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756803v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756813v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759739v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822976v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759935v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749740v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721005v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017092v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019081v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199910v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202947v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232559v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746581v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232492v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033697v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712525v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712512v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753074v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749732v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903233v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903153v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902143v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756885v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756835v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756875v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756996v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757147v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756009v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759873v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759967v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759919v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759870v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206310v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201549v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201547v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201617v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201613v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201609v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201566v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201558v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202877v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202865v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202858v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202828v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202820v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202941v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202928v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202859v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202840v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202829v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196236v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244778v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244736v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244800v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244789v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244775v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244765v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244755v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244844v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198499v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198470v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198454v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198442v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198588v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198583v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198510v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198506v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198487v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199932v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199931v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062064v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062063v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062061v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062065v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829748v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829694v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829726v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829724v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201397v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198957v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199981v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050436v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050424v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050422v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246087v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246066v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196223v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196216v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196210v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196160v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196158v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237482v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195604v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235805v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235833v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235819v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235808v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235827v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236040v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236025v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236018v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237557v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237542v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242142v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194505v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242174v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242166v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242138v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033600v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019074v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057301v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201389v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200049v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200012v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050535v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050412v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196146v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196142v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196138v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757796v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757829v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757772v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708141v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810954v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755900v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755890v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755803v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965198v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965174v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965168v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965189v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755807v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808362v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757737v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125261v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235919v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194558v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242120v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747633v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720219v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720146v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719554v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718324v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752206v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749860v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849114v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849138v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849097v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017034v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017044v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016915v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016718v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016699v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720910v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710038v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710763v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710946v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711051v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710918v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710967v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709338v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711076v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711040v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709428v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710299v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710925v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710706v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714395v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822662v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822653v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822618v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720236v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720280v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718757v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718747v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718765v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717220v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716129v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712259v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712334v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822621v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822601v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977428v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977405v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714251v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720913v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719582v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720924v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708013v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050490v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050457v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757809v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811411v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811312v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749857v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749835v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749783v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708271v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716146v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716142v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716061v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810928v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809659v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811428v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757780v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706382v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755875v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755855v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755828v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755782v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965177v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755882v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755848v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714263v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714208v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712267v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712338v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712343v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712324v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712306v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713987v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713968v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710677v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237479v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237477v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237473v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236032v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235927v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235923v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235884v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235886v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050543v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049891v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200102v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049849v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050637v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193418v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246102v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237572v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237556v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237576v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196148v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196141v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196136v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194546v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242112v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242082v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194498v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194494v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242067v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200040v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200029v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199960v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200051v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200001v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125305v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125228v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016919v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232649v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195607v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195606v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236015v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235967v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235952v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235930v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049841v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194917v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720276v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720267v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720254v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720259v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719551v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718748v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718322v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718318v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717210v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719594v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830724v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830720v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830555v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830550v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830537v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830504v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829741v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829752v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830695v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830690v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830490v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057292v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016738v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016773v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016723v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017047v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015144v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015107v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749823v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752217v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752211v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752177v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752182v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752173v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752214v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752010v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849667v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849656v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849610v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849645v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849643v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849611v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849592v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710588v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710569v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710643v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710574v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710357v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709351v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709373v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711048v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708069v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708035v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842877v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217094v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200112v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200031v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200017v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199997v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199967v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049910v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049907v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049886v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200107v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049851v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199971v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050550v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050538v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050553v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050615v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201391v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125290v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235873v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235903v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050479v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050612v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752200v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752197v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752180v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752175v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755838v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755897v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755843v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755816v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807637v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04975545v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755777v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829704v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829727v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718739v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718753v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718327v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717209v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196153v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714228v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716137v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822646v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822589v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822626v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822650v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822884v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822899v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977401v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977421v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716110v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716058v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016755v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016726v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017056v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016768v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016906v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125245v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030583v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830699v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830733v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830726v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830675v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830687v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829733v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830492v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242161v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235809v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235801v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235763v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235791v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235775v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237567v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237499v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235995v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235911v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236055v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236004v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235993v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236060v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236007v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194487v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194493v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242095v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242124v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242101v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242177v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194562v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194538v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057285v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057282v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246093v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720274v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720230v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720245v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720272v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708232v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711083v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711056v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710977v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710256v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809748v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809713v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809655v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709364v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757742v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810941v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810933v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757839v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757726v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811003v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749833v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749837v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749848v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851836v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849661v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849602v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849081v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849601v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849640v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712246v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714071v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708074v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710729v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710320v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710177v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710800v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710994v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711046v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711043v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711010v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711008v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709441v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710990v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232658v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033590v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030627v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030620v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033588v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033587v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232655v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232648v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125236v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125302v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125297v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125274v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125247v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712351v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712272v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712264v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712670v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712243v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710999v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709401v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709447v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-robert" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/228238501" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04663347v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/120co" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04521622v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck David" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fleury" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rollinde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56698/metropolitiques.2014" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143891v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Goulaze" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996155v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.413" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528125v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05364538v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04304341v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264294v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03737360v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02321122v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382819v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02293657v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01685536v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04731983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Verger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Teycheney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Chraibi" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Crenn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123127v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930989v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lequin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143930v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gaud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Ah-Peng" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Strasberg" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Rouget" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.passages.cnrs.fr/vient-de-paraitre-les-savanes-de-la-reunion" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03143954v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul M&#233;taili&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Rivi&#232;re" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02382849v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Fontaine" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02361148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;-Lamat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Briffaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Moppert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05199200v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Amelot" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Bercovitz" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boullet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01522933v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bercovitz" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Davasse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Galop" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Germanaz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017086v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746610v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749726v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244809v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244794v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244793v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244773v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244801v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244795v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244760v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244741v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198515v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033702v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033679v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232521v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232519v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232517v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232544v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033632v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062062v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057365v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201559v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201564v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201596v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202923v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202892v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202883v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202861v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202854v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202841v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202810v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202913v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202904v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202874v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202855v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202818v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202950v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202946v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198498v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198488v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198476v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198555v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198540v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198539v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198479v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198462v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198543v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198549v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198529v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062067v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756760v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756666v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756872v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756902v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756840v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756003v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709273v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759937v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759947v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759921v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759911v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759736v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759906v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759852v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708314v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902136v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902122v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712515v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712486v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712455v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756891v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965149v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757047v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757039v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03216999v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206322v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206318v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201561v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201553v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202924v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202910v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202838v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249684v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198602v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198530v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198553v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198523v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198451v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199908v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199901v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202864v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198537v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198465v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198469v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198459v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244762v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244726v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244850v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244840v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244787v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244784v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232541v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203772v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201601v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202831v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759939v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759930v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759910v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759851v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759741v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758071v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757009v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756870v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756925v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759933v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759925v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759887v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759878v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759874v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759890v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759746v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759729v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808433v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232547v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902128v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746950v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903103v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749691v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746612v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746604v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903179v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749704v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749727v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062068v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062076v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062073v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822972v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822970v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712528v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712466v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062077v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198569v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198495v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198493v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198482v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198472v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198460v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198447v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198565v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198563v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198547v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198473v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756020v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759915v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757056v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759855v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759733v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755988v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756989v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756015v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756851v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822994v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712464v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712483v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712478v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712460v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033617v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033734v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033692v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033675v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199892v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199936v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199906v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242200v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199927v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232550v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232525v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232574v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232536v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244782v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244757v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829758v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829784v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206316v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201563v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201544v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201554v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201543v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202879v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202827v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202815v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202891v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202848v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202926v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202922v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202872v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202869v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749687v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903187v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903247v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756913v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902152v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902151v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902141v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903197v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746619v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017091v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017075v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017082v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015173v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062058v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062054v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062075v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823022v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756663v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903250v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903236v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902154v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903184v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903193v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903173v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201568v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198597v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198508v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198480v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198503v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198541v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198484v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198513v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198466v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199930v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244729v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244853v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244808v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244799v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244792v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244751v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244747v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244780v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244770v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244774v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244745v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244743v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244721v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206311v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206323v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206321v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206315v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201904v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202867v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202882v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202819v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202870v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202823v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202817v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033742v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033699v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033668v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062057v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033607v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033624v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033622v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033605v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232566v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232557v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708342v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759857v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759743v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757978v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757044v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756994v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756904v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756879v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756880v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756852v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757059v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965147v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756000v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749733v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749730v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749746v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749736v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749710v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712516v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757053v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757015v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965151v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759869v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712553v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712470v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712490v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712544v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749699v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749686v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829781v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829775v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935611v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201556v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202881v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202842v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202826v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202816v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198545v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198524v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198517v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198449v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198520v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198502v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244735v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244738v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244839v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244750v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244740v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756012v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755984v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902125v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902155v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746626v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746623v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756898v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756862v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756932v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756930v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756810v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217043v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217014v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199914v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199898v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199890v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062066v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206325v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206313v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04823019v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759962v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759960v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759942v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759907v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759861v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759740v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757144v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232512v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232497v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232524v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033596v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033628v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033614v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033613v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033688v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033757v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033752v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033683v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033685v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202907v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202837v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202925v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202920v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202909v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202897v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202880v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202878v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202856v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202851v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202811v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200154v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199934v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017079v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749697v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04851707v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746628v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746602v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746595v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902157v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902135v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901956v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202908v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202900v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202885v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202895v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244849v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244796v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244803v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244764v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203784v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05203755v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206317v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206320v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202853v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201545v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201540v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202812v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202800v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244786v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198467v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198456v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198505v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198519v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217215v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217232v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217248v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749725v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749692v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232514v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232532v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712474v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712520v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712538v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062072v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062047v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708326v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759754v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759847v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759881v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759949v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759927v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760034v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757001v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756831v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965143v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756818v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829770v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829763v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232530v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033738v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033681v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033641v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033603v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201527v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198938v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232561v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206309v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201604v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201616v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903091v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902159v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902138v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902113v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747616v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902124v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903244v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903145v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746618v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902149v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903149v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232553v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232502v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232500v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749696v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749684v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202862v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202852v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202830v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202849v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202939v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202902v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202943v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202930v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202944v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244724v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244842v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244767v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244733v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198554v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198550v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198534v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198532v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198512v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198445v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198486v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198551v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198536v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199922v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199916v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201524v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198552v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199881v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199895v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827407v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062070v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232527v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033741v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712551v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712448v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712531v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712430v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709263v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709284v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757018v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757146v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756843v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756823v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759959v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759958v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759859v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759891v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756171v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756867v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756857v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756803v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756813v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759739v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822976v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759935v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232492v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903233v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757147v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756885v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756996v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756875v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756835v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756009v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244800v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244789v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196236v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244765v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244844v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244778v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244775v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244755v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244736v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201617v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201613v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201549v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201547v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199910v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202941v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202928v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202859v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202858v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202840v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202829v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201566v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201558v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201609v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206310v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198487v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198583v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198506v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198499v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198454v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198588v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198510v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198470v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198442v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202947v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202877v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202865v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202828v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202820v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199932v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199931v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062065v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062061v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062064v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062063v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017092v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019081v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759919v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759873v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759967v1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759870v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712525v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721005v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033697v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232559v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749732v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749740v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753074v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902143v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746581v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903153v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712512v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830707v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830706v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830507v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830495v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720269v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720243v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719585v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718772v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718777v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826794v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718783v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718846v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719315v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017040v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849598v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849618v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849631v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849075v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849128v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842651v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709447v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709438v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829935v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194918v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242089v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194466v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242097v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235990v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235976v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235916v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237465v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237585v1" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237561v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237554v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237538v1" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237537v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237490v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237570v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237467v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237759v1" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235839v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195602v1" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196208v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196145v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196164v1" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196159v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194495v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246105v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246099v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235881v1" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232655v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033587v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033590v1" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033588v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249713v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201424v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201388v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201393v1" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050452v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200115v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049884v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049854v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200043v1" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199999v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199998v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199994v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200036v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200009v1" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050462v1" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050443v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050417v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050470v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050624v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050617v1" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050630v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050607v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047371v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718320v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718768v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719550v1" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718751v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720927v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719579v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822592v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714316v1" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714388v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714189v1" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714224v1" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125274v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125247v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125236v1" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125302v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125297v1" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030627v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05030620v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232658v1" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232648v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757818v1" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757721v1" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755853v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755791v1" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710783v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710889v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710860v1" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712272v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712243v1" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712351v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712264v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709401v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709573v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710999v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708284v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811012v1" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811016v1" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811435v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811421v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749819v1" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749864v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752184v1" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712670v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756274v1" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965191v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809653v1" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809648v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757776v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809719v1" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757844v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822675v1" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822604v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849079v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849067v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829748v1" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829694v1" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829726v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829724v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201397v1" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198957v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199981v1" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050436v1" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050424v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050422v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246087v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246066v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196223v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196216v1" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196210v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196160v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196158v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237482v1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195604v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235805v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235833v1" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235819v1" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235808v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235827v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236040v1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236025v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236018v1" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237557v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237542v1" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242142v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194505v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242174v1" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242166v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242138v1" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05033600v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05019074v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057301v1" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05201389v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200049v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200012v1" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050535v1" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050412v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196146v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196142v1" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196138v1" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757796v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757829v1" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757772v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708141v1" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810954v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755900v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755890v1" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755803v1" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965198v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965174v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965168v1" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965189v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755807v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808362v1" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757737v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125261v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235919v1" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194558v1" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242120v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04747633v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720219v1" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720146v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719554v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718324v1" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752206v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749860v1" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849114v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849138v1" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849097v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017034v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017044v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016915v1" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016718v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016699v1" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720910v1" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710038v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710763v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710946v1" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711051v1" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710918v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710967v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709338v1" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711076v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711040v1" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709428v1" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710299v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710925v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710706v1" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714395v1" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822662v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822653v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822618v1" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720236v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720280v1" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718757v1" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718747v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718765v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717220v1" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716129v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712259v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712334v1" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822621v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822601v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977428v1" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04977405v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714251v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720913v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719582v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720924v1" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708013v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050490v1" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050457v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757809v1" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811411v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811312v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749857v1" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749835v1" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749783v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708271v1" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716146v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716142v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716061v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810928v1" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809659v1" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04811428v1" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04757780v1" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706382v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755875v1" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755855v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755828v1" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755782v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04965177v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755882v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04755848v1" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714263v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714208v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712267v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712338v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712343v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712324v1" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712306v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713987v1" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04713968v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710677v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237479v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237477v1" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237473v1" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236032v1" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235927v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235923v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235884v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235886v1" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050543v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049891v1" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200102v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049849v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05050637v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193418v1" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246102v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237572v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237556v1" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237576v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196148v1" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196141v1" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196136v1" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194546v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242112v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242082v1" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194498v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194494v1" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05242067v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200040v1" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200029v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05199960v1" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200051v1" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05200001v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125305v1" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125228v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016919v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232649v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195607v1" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05195606v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236015v1" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235967v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235952v1" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235930v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05049841v1" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05194917v1" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720276v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720267v1" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720254v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720259v1" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719551v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718748v1" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718322v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718318v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717210v1" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719594v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830724v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830720v1" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830555v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830550v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830537v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830504v1" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829741v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829752v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830695v1" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830690v1" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830490v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05057292v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016738v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016773v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016723v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017047v1" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015144v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05015107v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749823v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752217v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752211v1" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752177v1" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752182v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752173v1" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752214v1" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752010v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849667v1" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849656v1" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849610v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849645v1" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849643v1" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849611v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849592v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710588v1" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710569v1" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710643v1" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710574v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710357v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709351v1" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709373v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711048v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708069v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708035v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842877v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03217094v1" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017056v1" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016755v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016768v1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714228v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04714071v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822646v1" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822650v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822899v1" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822884v1" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822626v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716110v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716058v1" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04717209v1" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716137v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04829704v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830726v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830733v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830675v1" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830699v1" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830492v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830687v1" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>