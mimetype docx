--- v0 (2026-03-06)
+++ v1 (2026-04-30)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> morgane Robles </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morgane-robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4821-4684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A day in the life of an aged cat – Environment of old domestic cats and welfare implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Behavior: Clinical Applications and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 83, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jveb.2025.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental gene expression at term in an equine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.e335. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2025.08.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality traits of aged dogs according to their cognitive status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samanta Świerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the frailty phenotype and frailty index for identifying vulnerable companion dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.44608. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-28382-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity during Pregnancy in the Horse : Effect on Term Placental Structure and Gene Expression, as Well as Colostrum and Milk Fatty Acid Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp. 691. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci10120691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy and placental development in horses: an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental constraints and pathologies that modulate equine placental genes and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shavahn Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (3), pp.R25-R38. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers of equine placental differentiation: insights from gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shavahn Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (3), pp.R39-R54. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate differences in plasma leptin in mares have no effect on either the amino acid or the fatty acid composition of the uterine fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Milojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.103827. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female age and parity in horses: How and why does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022, 34 (1-2), pp.52. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD21267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal inflammation as a link between placental expression signature of tryptophan metabolism and preterm birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Karahoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Marushka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Stranik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cilia Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (22), pp.2053-2067. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddab169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of Broodmares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burt Staniar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Clinics of North America: Equine Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.177-205. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cveq.2021.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function and structure at term is altered in broodmares fed with cereals from mid-gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.44-52. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental development, growth and metabolism of foals until 1 year and a half</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.321-330. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental structure and function in different breeds in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.136-145. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary arginine supplementation in pregnant mares on maternal metabolism and foal birthweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.6461. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42941-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity increases insulin resistance, low-grade inflammation and osteochondrosis lesions in foals and yearlings until 18 months of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0190309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0190309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental alterations in structure and function in intra-uterine growth-retarded horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species: relevance for the horse industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/af.2017-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du poulain se prépare dès la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (GAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gametes, embryos, and their epigenome: Considerations for equine embryo technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the pregnant mare and long-term consequences on the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1), pp.99-109. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental response to maternal age, parity and lactation concomitant to early pregnancy in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPA, Sep 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets maternels sur la qualité de l’embryon, du placenta et du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and foetal programming in the equine: a need for epigenetic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE DOROTHY RUSSELL HAVEMEYER FOUNDATION, INC, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-uterine programming of future fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xvii kongres polskiego towarzystwa nauk weterynaryjnych</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polskie Towarzystwo Nauk Weterynaryjnych, Sep 2024, Olsztyn (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity during pregnancy in the horse: effect on term placental structure and gene expression, as well as colostrum and milk fatty acid concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International equine reproduction symposium (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISER, Jul 2023, Fos of Iguaçu, Brazil. pp.104801, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of embryo transfer and recipient breed on offspring performance in equine show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2019, New Orleans, Lousiana, United States. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species: relevance for the equine veterinarian and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming: Can nutrition of the mare influence the foal's health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress (EEHNC). BEL., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species; relevance for the equine nutrition industry and horse feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Origins of Health and Diseases in horses: proof of concept and significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. annual meeting of the European Federation of Animal Science (EAAP) - equine comission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gand, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, Environment & Developmental programming: a multi species perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrcht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2018, Bangkok, Thailand. pp.250, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal effects on offspring performance in show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.256, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evs.2018.05.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation de la jument en gestation et du poulain en croissance est primordiale pour le bon développement du poulain et sa future carrière sportive et peut-être reproductive : bilan du projet Foetalim 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine "Optimiser la performance sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2017, Paris, France. 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'obésité maternelle sur la qualité du lait en acides gras au cours de la lactation chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journée de l'animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Nov 2017, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'obésité maternelle dès la conception sur la santé métabolique et ostéoarticulaire dans un modèle cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does maternal size, nutrition and metabolic status affect offspring production traits in domestic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Annual Meeting of the Brazilian Embryo technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2017, Cabo de Santo Agostinho, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du futur poulain se prépare dès la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming of growth, glucose homeostasis and predisposition to osteochondrosis in foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Jan 2015, Paris, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development origins of health and disease: Importance for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque scientifique AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional body condition induces placental adaptations but does not affect foal growth and metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Colloque Scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la nutrition maternelle sur la croissance et le développement du phénotype métabolique et ostéoarticulaire chez le poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée des Doctorants de la Filière Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA. Fondation Hippolia. Institut National de la Recherche Agronomique (INRA)., Mar 2015, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental origins of health and disease: importance for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting of the Brazilian Embryo Technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2015, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied by minimal placental adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding pregnant mares with concentrates has no impact on pre-weaning foals growth and glucose metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The placenta: a key actor in programming adult phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets maternels sur la qualité de l’embryon, du placenta et du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, pp.144-145, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary arginine supplementation to primiparous mares in the last third of gestation on foal birthweight and placental function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, France. , Placenta, 69, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan September 21 - 24, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamentales et cliniques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity at conception and insulin sensitivity in late gestation alters placental structure but not fetal biometry at birth in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual Conference of the International Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 29, 222 p., 2017, Reproduction, Fertility and Development. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv29n1Ab67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal obesity during pregnancy on foals’ growth, carbohydrate metabolism, systemic inflammation and osteochondrosis until one year of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Antwerp, Belgium. , 137 p., 2017, 8th EEHNC: From nutrition to disease and back</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mare’s placenta is able to adapt to moderate maternal undernutrition during late gestation to sustain fetal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Serteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional body condition, feto-placental development and foal metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conférence 2015 " Epigenetics and periconception environment"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal nutrition in late-pregnancy on placental structure and function and the neonatal foal’s response to glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bruges, Belgium. , 146 p., 2015, European Equine Health &amp; Nutrition Congress 7th Edition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied with minimal placental adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, SeconD Colloque SF-DOHaD 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine growth enhancement and restriction are associated with alterations in term placenta morphology, morphometry and function in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 2014, IFPA Meeting. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du métabolisme maternel sur la fonction placentaire et la santé du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. Université Paris Saclay (COmUE), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017SACLA029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01983066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> morgane Robles </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morgane-robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4821-4684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A day in the life of an aged cat – Environment of old domestic cats and welfare implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Behavior: Clinical Applications and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 83, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jveb.2025.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental gene expression at term in an equine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.e335. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2025.08.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality traits of aged dogs according to their cognitive status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samanta Świerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the frailty phenotype and frailty index for identifying vulnerable companion dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.44608. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-28382-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity during Pregnancy in the Horse : Effect on Term Placental Structure and Gene Expression, as Well as Colostrum and Milk Fatty Acid Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp. 691. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci10120691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers of equine placental differentiation: insights from gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shavahn Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (3), pp.R39-R54. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy and placental development in horses: an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental constraints and pathologies that modulate equine placental genes and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shavahn Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (3), pp.R25-R38. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate differences in plasma leptin in mares have no effect on either the amino acid or the fatty acid composition of the uterine fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Milojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.103827. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female age and parity in horses: How and why does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022, 34 (1-2), pp.52. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD21267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal inflammation as a link between placental expression signature of tryptophan metabolism and preterm birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Karahoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Marushka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Stranik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cilia Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (22), pp.2053-2067. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddab169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of Broodmares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burt Staniar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Clinics of North America: Equine Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.177-205. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cveq.2021.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental development, growth and metabolism of foals until 1 year and a half</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.321-330. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function and structure at term is altered in broodmares fed with cereals from mid-gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.44-52. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental structure and function in different breeds in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.136-145. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary arginine supplementation in pregnant mares on maternal metabolism and foal birthweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.6461. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42941-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity increases insulin resistance, low-grade inflammation and osteochondrosis lesions in foals and yearlings until 18 months of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0190309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0190309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental alterations in structure and function in intra-uterine growth-retarded horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species: relevance for the horse industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/af.2017-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du poulain se prépare dès la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (GAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gametes, embryos, and their epigenome: Considerations for equine embryo technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the pregnant mare and long-term consequences on the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1), pp.99-109. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and foetal programming in the equine: a need for epigenetic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE DOROTHY RUSSELL HAVEMEYER FOUNDATION, INC, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental response to maternal age, parity and lactation concomitant to early pregnancy in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPA, Sep 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets maternels sur la qualité de l’embryon, du placenta et du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-uterine programming of future fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xvii kongres polskiego towarzystwa nauk weterynaryjnych</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polskie Towarzystwo Nauk Weterynaryjnych, Sep 2024, Olsztyn (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity during pregnancy in the horse: effect on term placental structure and gene expression, as well as colostrum and milk fatty acid concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International equine reproduction symposium (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISER, Jul 2023, Fos of Iguaçu, Brazil. pp.104801, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species; relevance for the equine nutrition industry and horse feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of embryo transfer and recipient breed on offspring performance in equine show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2019, New Orleans, Lousiana, United States. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species: relevance for the equine veterinarian and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming: Can nutrition of the mare influence the foal's health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress (EEHNC). BEL., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Origins of Health and Diseases in horses: proof of concept and significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. annual meeting of the European Federation of Animal Science (EAAP) - equine comission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gand, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, Environment & Developmental programming: a multi species perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrcht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2018, Bangkok, Thailand. pp.250, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal effects on offspring performance in show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.256, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evs.2018.05.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'obésité maternelle sur la qualité du lait en acides gras au cours de la lactation chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journée de l'animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Nov 2017, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation de la jument en gestation et du poulain en croissance est primordiale pour le bon développement du poulain et sa future carrière sportive et peut-être reproductive : bilan du projet Foetalim 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine "Optimiser la performance sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2017, Paris, France. 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'obésité maternelle dès la conception sur la santé métabolique et ostéoarticulaire dans un modèle cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does maternal size, nutrition and metabolic status affect offspring production traits in domestic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Annual Meeting of the Brazilian Embryo technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2017, Cabo de Santo Agostinho, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du futur poulain se prépare dès la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming of growth, glucose homeostasis and predisposition to osteochondrosis in foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Jan 2015, Paris, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development origins of health and disease: Importance for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque scientifique AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional body condition induces placental adaptations but does not affect foal growth and metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Colloque Scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la nutrition maternelle sur la croissance et le développement du phénotype métabolique et ostéoarticulaire chez le poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée des Doctorants de la Filière Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA. Fondation Hippolia. Institut National de la Recherche Agronomique (INRA)., Mar 2015, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental origins of health and disease: importance for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting of the Brazilian Embryo Technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2015, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied by minimal placental adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding pregnant mares with concentrates has no impact on pre-weaning foals growth and glucose metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The placenta: a key actor in programming adult phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets maternels sur la qualité de l’embryon, du placenta et du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, pp.144-145, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary arginine supplementation to primiparous mares in the last third of gestation on foal birthweight and placental function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, France. , Placenta, 69, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan September 21 - 24, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamentales et cliniques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity at conception and insulin sensitivity in late gestation alters placental structure but not fetal biometry at birth in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual Conference of the International Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 29, 222 p., 2017, Reproduction, Fertility and Development. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv29n1Ab67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal obesity during pregnancy on foals’ growth, carbohydrate metabolism, systemic inflammation and osteochondrosis until one year of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Antwerp, Belgium. , 137 p., 2017, 8th EEHNC: From nutrition to disease and back</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mare’s placenta is able to adapt to moderate maternal undernutrition during late gestation to sustain fetal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Serteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional body condition, feto-placental development and foal metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conférence 2015 " Epigenetics and periconception environment"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal nutrition in late-pregnancy on placental structure and function and the neonatal foal’s response to glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bruges, Belgium. , 146 p., 2015, European Equine Health &amp; Nutrition Congress 7th Edition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied with minimal placental adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, SeconD Colloque SF-DOHaD 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine growth enhancement and restriction are associated with alterations in term placenta morphology, morphometry and function in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 2014, IFPA Meeting. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du métabolisme maternel sur la fonction placentaire et la santé du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. Université Paris Saclay (COmUE), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017SACLA029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01983066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F51925A8"/>
+    <w:nsid w:val="830EFCE5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-robles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4821-4684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rameau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2025.11.008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Dahirel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta &#346;wierk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Stephan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28382-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409625v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106692" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534717v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavahn Loux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Mestre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0116" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534705v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0115" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21267" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Karahoda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marushka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Stranik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Abad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddab169" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Hammer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burt Staniar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cveq.2021.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42941-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2017-0128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814008v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585798v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734041v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab89" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050121v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050120v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050119v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evs.2018.05.108" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604891v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gautier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737750v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Josse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740076v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329696.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01983066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-robles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4821-4684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rameau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2025.11.008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta &#346;wierk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Stephan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28382-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavahn Loux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Mestre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106692" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21267" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Karahoda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marushka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Stranik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Abad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddab169" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Hammer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burt Staniar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cveq.2021.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42941-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2017-0128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab89" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evs.2018.05.108" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Josse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gautier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740076v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329696.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01983066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>