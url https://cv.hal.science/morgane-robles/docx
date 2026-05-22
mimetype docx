--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> morgane Robles </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morgane-robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4821-4684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A day in the life of an aged cat – Environment of old domestic cats and welfare implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Behavior: Clinical Applications and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 83, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jveb.2025.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental gene expression at term in an equine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.e335. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2025.08.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality traits of aged dogs according to their cognitive status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samanta Świerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the frailty phenotype and frailty index for identifying vulnerable companion dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.44608. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-28382-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity during Pregnancy in the Horse : Effect on Term Placental Structure and Gene Expression, as Well as Colostrum and Milk Fatty Acid Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp. 691. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci10120691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers of equine placental differentiation: insights from gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shavahn Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (3), pp.R39-R54. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy and placental development in horses: an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental constraints and pathologies that modulate equine placental genes and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shavahn Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (3), pp.R25-R38. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate differences in plasma leptin in mares have no effect on either the amino acid or the fatty acid composition of the uterine fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Milojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.103827. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female age and parity in horses: How and why does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022, 34 (1-2), pp.52. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD21267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal inflammation as a link between placental expression signature of tryptophan metabolism and preterm birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Karahoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Marushka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Stranik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cilia Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (22), pp.2053-2067. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddab169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of Broodmares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burt Staniar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Clinics of North America: Equine Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.177-205. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cveq.2021.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental development, growth and metabolism of foals until 1 year and a half</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.321-330. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function and structure at term is altered in broodmares fed with cereals from mid-gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.44-52. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental structure and function in different breeds in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.136-145. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary arginine supplementation in pregnant mares on maternal metabolism and foal birthweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.6461. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42941-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity increases insulin resistance, low-grade inflammation and osteochondrosis lesions in foals and yearlings until 18 months of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0190309. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0190309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental alterations in structure and function in intra-uterine growth-retarded horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species: relevance for the horse industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/af.2017-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du poulain se prépare dès la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (GAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gametes, embryos, and their epigenome: Considerations for equine embryo technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the pregnant mare and long-term consequences on the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1), pp.99-109. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and foetal programming in the equine: a need for epigenetic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE DOROTHY RUSSELL HAVEMEYER FOUNDATION, INC, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental response to maternal age, parity and lactation concomitant to early pregnancy in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPA, Sep 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets maternels sur la qualité de l’embryon, du placenta et du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-uterine programming of future fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xvii kongres polskiego towarzystwa nauk weterynaryjnych</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polskie Towarzystwo Nauk Weterynaryjnych, Sep 2024, Olsztyn (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity during pregnancy in the horse: effect on term placental structure and gene expression, as well as colostrum and milk fatty acid concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International equine reproduction symposium (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISER, Jul 2023, Fos of Iguaçu, Brazil. pp.104801, </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species; relevance for the equine nutrition industry and horse feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of embryo transfer and recipient breed on offspring performance in equine show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2019, New Orleans, Lousiana, United States. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species: relevance for the equine veterinarian and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming: Can nutrition of the mare influence the foal's health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress (EEHNC). BEL., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Origins of Health and Diseases in horses: proof of concept and significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. annual meeting of the European Federation of Animal Science (EAAP) - equine comission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gand, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, Environment & Developmental programming: a multi species perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrcht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2018, Bangkok, Thailand. pp.250, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal effects on offspring performance in show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.256, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evs.2018.05.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'obésité maternelle sur la qualité du lait en acides gras au cours de la lactation chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journée de l'animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Nov 2017, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation de la jument en gestation et du poulain en croissance est primordiale pour le bon développement du poulain et sa future carrière sportive et peut-être reproductive : bilan du projet Foetalim 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine "Optimiser la performance sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2017, Paris, France. 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'obésité maternelle dès la conception sur la santé métabolique et ostéoarticulaire dans un modèle cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does maternal size, nutrition and metabolic status affect offspring production traits in domestic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Annual Meeting of the Brazilian Embryo technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2017, Cabo de Santo Agostinho, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du futur poulain se prépare dès la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming of growth, glucose homeostasis and predisposition to osteochondrosis in foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Jan 2015, Paris, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development origins of health and disease: Importance for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque scientifique AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional body condition induces placental adaptations but does not affect foal growth and metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Colloque Scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la nutrition maternelle sur la croissance et le développement du phénotype métabolique et ostéoarticulaire chez le poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée des Doctorants de la Filière Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA. Fondation Hippolia. Institut National de la Recherche Agronomique (INRA)., Mar 2015, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental origins of health and disease: importance for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting of the Brazilian Embryo Technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2015, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied by minimal placental adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding pregnant mares with concentrates has no impact on pre-weaning foals growth and glucose metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The placenta: a key actor in programming adult phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets maternels sur la qualité de l’embryon, du placenta et du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, pp.144-145, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary arginine supplementation to primiparous mares in the last third of gestation on foal birthweight and placental function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, France. , Placenta, 69, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan September 21 - 24, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamentales et cliniques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity at conception and insulin sensitivity in late gestation alters placental structure but not fetal biometry at birth in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual Conference of the International Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 29, 222 p., 2017, Reproduction, Fertility and Development. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv29n1Ab67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal obesity during pregnancy on foals’ growth, carbohydrate metabolism, systemic inflammation and osteochondrosis until one year of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Antwerp, Belgium. , 137 p., 2017, 8th EEHNC: From nutrition to disease and back</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mare’s placenta is able to adapt to moderate maternal undernutrition during late gestation to sustain fetal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Serteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional body condition, feto-placental development and foal metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conférence 2015 " Epigenetics and periconception environment"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal nutrition in late-pregnancy on placental structure and function and the neonatal foal’s response to glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bruges, Belgium. , 146 p., 2015, European Equine Health &amp; Nutrition Congress 7th Edition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied with minimal placental adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, SeconD Colloque SF-DOHaD 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine growth enhancement and restriction are associated with alterations in term placenta morphology, morphometry and function in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 2014, IFPA Meeting. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du métabolisme maternel sur la fonction placentaire et la santé du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. Université Paris Saclay (COmUE), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017SACLA029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01983066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId171"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> morgane Robles </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">morgane-robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-4821-4684</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=EG9xFikAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A day in the life of an aged cat – Environment of old domestic cats and welfare implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriana Rameau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Veterinary Behavior: Clinical Applications and Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 83, pp.20-25. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jveb.2025.11.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental gene expression at term in an equine model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 171, pp.e335. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2025.08.319⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personality traits of aged dogs according to their cognitive status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nancy Rebout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samanta Świerk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Animal Behaviour Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 292, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.applanim.2025.106844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05327470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of the frailty phenotype and frailty index for identifying vulnerable companion dogs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Hoummady</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Besegher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Jeannin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Bedossa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yohan Stephan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 15 (1), pp.44608. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-025-28382-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05528308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity during Pregnancy in the Horse : Effect on Term Placental Structure and Gene Expression, as Well as Colostrum and Milk Fatty Acid Concentration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiphanie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 10, pp. 691. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/vetsci10120691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04322157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Markers of equine placental differentiation: insights from gene expression studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shavahn Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Mestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (3), pp.R39-R54. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pregnancy and placental development in horses: an update</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 79, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2021.106692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental constraints and pathologies that modulate equine placental genes and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shavahn Loux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amanda de Mestre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163 (3), pp.R25-R38. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-21-0116⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moderate differences in plasma leptin in mares have no effect on either the amino acid or the fatty acid composition of the uterine fluid</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Drews</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Milojevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 109, pp.103827. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2021.103827⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Female age and parity in horses: How and why does it matter?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Auclair-Ronzaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Proceedings of the Annual Conference of the International Embryo Technology Society, Savannah, Georgia, 10–13 January 2022, 34 (1-2), pp.52. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD21267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03534763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prenatal inflammation as a link between placental expression signature of tryptophan metabolism and preterm birth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rona Karahoda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Marushka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaroslav Stranik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cilia Abad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Molecular Genetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (22), pp.2053-2067. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/hmg/ddab169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04277953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrition of Broodmares</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Hammer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Burt Staniar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Clinics of North America: Equine Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 37 (1), pp.177-205. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cveq.2021.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03190389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal parity affects placental development, growth and metabolism of foals until 1 year and a half</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clotilde Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Guenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.321-330. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.12.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function and structure at term is altered in broodmares fed with cereals from mid-gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Placenta</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 64, pp.44-52. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2018.02.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental structure and function in different breeds in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.136-145. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2017.11.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary arginine supplementation in pregnant mares on maternal metabolism and foal birthweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 23 (9), pp.6461. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-42941-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03291006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity increases insulin resistance, low-grade inflammation and osteochondrosis lesions in foals and yearlings until 18 months of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (1), pp.e0190309. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0190309⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (1), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0169295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental alterations in structure and function in intra-uterine growth-retarded horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline M. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah A. Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 50 (3), pp.1-33. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.12761⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du poulain se prépare dès la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin (GAET)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 155, pp.30-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species: relevance for the horse industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Frontiers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 7, pp.48-54. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2527/af.2017-0128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gametes, embryos, and their epigenome: Considerations for equine embryo technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Duranthon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Equine Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 41, pp.13-21. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2016.03.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Management of the pregnant mare and long-term consequences on the offspring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 86 (1), pp.99-109. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2016.01.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of moderate amounts of barley in late pregnancy on growth, glucose metabolism and osteoarticular status of pre-weaning horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 10 (4), pp.1-20. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0122596⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01194948v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (29)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Embryonic and foetal programming in the equine: a need for epigenetic evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Havemeyer Foundation Horse Genome Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, THE DOROTHY RUSSELL HAVEMEYER FOUNDATION, INC, May 2024, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04585798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental response to maternal age, parity and lactation concomitant to early pregnancy in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFPA, Sep 2024, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04716026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets maternels sur la qualité de l’embryon, du placenta et du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, Nov 2024, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-uterine programming of future fertility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">xvii kongres polskiego towarzystwa nauk weterynaryjnych</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Polskie Towarzystwo Nauk Weterynaryjnych, Sep 2024, Olsztyn (PL), Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04732526v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Obesity during pregnancy in the horse: effect on term placental structure and gene expression, as well as colostrum and milk fatty acid concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth International equine reproduction symposium (ISER)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISER, Jul 2023, Fos of Iguaçu, Brazil. pp.104801, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jevs.2023.104801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04147617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species; relevance for the equine nutrition industry and horse feeding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of embryo transfer and recipient breed on offspring performance in equine show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">45. International Annual Conference IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2019, New Orleans, Lousiana, United States. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv31n1Ab89⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming in equine species: relevance for the equine veterinarian and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming: Can nutrition of the mare influence the foal's health?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress (EEHNC). BEL., Feb 2019, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental Origins of Health and Diseases in horses: proof of concept and significance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. annual meeting of the European Federation of Animal Science (EAAP) - equine comission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP). INT., Aug 2019, Gand, Belgium. 116p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02278944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epigenetics, Environment & Developmental programming: a multi species perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Equine Health and Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Equine Health and Nutrition Congress., Feb 2019, Utrcht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02050124v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternal, la fonction placentaire et le poids de naissance des poulains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Congrès de la SF-Dohad</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Francophone de la Dohad., Nov 2018, Grenoble, France. pp.120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance potentielle de la programmation métabolique dans la filière équine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département PHASE- INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Placental function at term is altered in broodmares fed with cereals from mid gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2018, Bangkok, Thailand. pp.250, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv30n1Ab65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation ultra structurale du placenta équin après supplémentation alimentaire en arginine des juments au dernier tiers de la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17.Journées de formation du RCCM (Réseau des Centres Communs de Microscopie)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre National de la Recherche Scientifique (CNRS). FRA., Jun 2018, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal effects on offspring performance in show jumping</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Ricard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII International Symposium on Equine Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Cambridge, United Kingdom. pp.256, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.evs.2018.05.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de l'obésité maternelle sur la qualité du lait en acides gras au cours de la lactation chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiffanie Josse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Journée de l'animation transversale "Glande mammaire, lait"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UAR Département Physiologie Animale et Systèmes d'Elevage (0558)., Nov 2017, Paris, France. 36 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02737750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’alimentation de la jument en gestation et du poulain en croissance est primordiale pour le bon développement du poulain et sa future carrière sportive et peut-être reproductive : bilan du projet Foetalim 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Journée de la Recherche Equine "Optimiser la performance sportive"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2017, Paris, France. 182 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01604891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does maternal size, nutrition and metabolic status affect offspring production traits in domestic species?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Annual Meeting of the Brazilian Embryo technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2017, Cabo de Santo Agostinho, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l'obésité maternelle dès la conception sur la santé métabolique et ostéoarticulaire dans un modèle cheval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Journées de la Fédération Française d'Etude de la Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Française d'Etude de la Reproduction (FFER). FRA., Sep 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied by minimal placental adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Annual Conference of IETS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Embryo Transfer Society (IETS). USA., Jan 2015, Versailles, France. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv27n1Ab110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La santé du futur poulain se prépare dès la gestation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental programming of growth, glucose homeostasis and predisposition to osteochondrosis in foals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice F. Reigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Reproduction Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie d'Agriculture de France (AAF). FRA., Jan 2015, Paris, France. 55 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The development origins of health and disease: Importance for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31ème colloque scientifique AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional body condition induces placental adaptations but does not affect foal growth and metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31. Colloque Scientifique de l'AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). FRA., Sep 2015, Ghent, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la nutrition maternelle sur la croissance et le développement du phénotype métabolique et ostéoarticulaire chez le poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1. Journée des Doctorants de la Filière Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA. Fondation Hippolia. Institut National de la Recherche Agronomique (INRA)., Mar 2015, Paris, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02797394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The developmental origins of health and disease: importance for animal production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rousseau-Ralliard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29. Annual Meeting of the Brazilian Embryo Technology Society (SBTE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brazilian Embryo Technology Society (SBTE). BRA., Aug 2015, Gramado, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The placenta: a key actor in programming adult phenotype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feeding pregnant mares with concentrates has no impact on pre-weaning foals growth and glucose metabolism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Australasian Equine Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Australasian Equine Science. AUS., Jul 2014, Gold Coast, Australia. 71 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740876v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les effets maternels sur la qualité de l’embryon, du placenta et du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52èmes journées annuelles et ateliers AVEF 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, AVEF, pp.144-145, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04814023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la supplémentation alimentaire en arginine chez les juments gravides sur le métabolisme maternel, la fonction placentaire et le poids de naissance des poulains.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Rencontre du Groupe de la Francophonie Placentaire 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 36p, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary arginine supplementation to primiparous mares in the last third of gestation on foal birthweight and placental function</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Derisoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Geeverding</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josiane Aioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFPA 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Tokyo, France. , Placenta, 69, pp.93, 2018, Abstracts for the forthcoming International Federation of Placenta Associations Meeting, Tokyo, Japan September 21 - 24, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal obesity during pregnancy on foals’ growth, carbohydrate metabolism, systemic inflammation and osteochondrosis until one year of age</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Deliège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Antwerp, Belgium. , 137 p., 2017, 8th EEHNC: From nutrition to disease and back</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01606870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La supplémentation en céréales en fin de gestation perturbe la fonction placentaire chez la jument</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. Colloque International du Groupe de la Francophonie Placentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Grenoble, France. , 47 p., 2017, Sixième Colloque International du Groupe de la Francophonie Placentaire "De l'implantation à la parturition: Bases fondamentales et cliniques"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01607380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal obesity at conception and insulin sensitivity in late gestation alters placental structure but not fetal biometry at birth in the horse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Nouveau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Annual Conference of the International Embryo Technology Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Austin, Texas, United States. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSIRO Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Reproduction, Fertility and Development, 29, 222 p., 2017, Reproduction, Fertility and Development. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RDv29n1Ab67⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mare’s placenta is able to adapt to moderate maternal undernutrition during late gestation to sustain fetal growth</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Piumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Jouneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. , 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02742103v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maternal nutrition during pregnancy affects testicular and bone development, glucose metabolism and response to overnutrition in weaned horses up to two years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mendoza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Serteyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3. congrès de la SF-DOHaD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Paris, France. , 2016, 3ème congrès de la SF-DOHaD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Periconceptional body condition, feto-placental development and foal metabolism in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Chavatte-Palmer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epiconcept Conference 2015 - Epigenetics and Periconception Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Hersonissos, Greece. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cost Office</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Conférence 2015 " Epigenetics and periconception environment"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of maternal nutrition in late-pregnancy on placental structure and function and the neonatal foal’s response to glucose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. European Equine Health &amp; Nutrition Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Bruges, Belgium. , 146 p., 2015, European Equine Health &amp; Nutrition Congress 7th Edition</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barley supplementation at mid-gestation in broodmares does not affect fetal development and is accompanied with minimal placental adaptations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Wimel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Couturier-Tarrade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2. Colloque de la SF-DOHaD, Origine Développementale de la santé et des maladies et épigénétique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2014, Nantes, France. , 57 p., 2014, SeconD Colloque SF-DOHaD 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intrauterine growth enhancement and restriction are associated with alterations in term placenta morphology, morphometry and function in horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pauline P. Peugnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Valentino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michèle Dahirel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Aubrière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the International Federation of Placenta Associations (IFPA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Placenta, 35 (9), 2014, IFPA Meeting. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.placenta.2014.06.083⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02740905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du métabolisme maternel sur la fonction placentaire et la santé du poulain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Robles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Médecine vétérinaire et santé animale. Université Paris Saclay (COmUE), 2017. Français. </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2017SACLA029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01983066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId172"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="830EFCE5"/>
+    <w:nsid w:val="7A4EC977"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-robles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4821-4684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528306v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rameau" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2025.11.008" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327470v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta &#346;wierk" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Stephan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106844" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528308v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28382-y" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534705v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavahn Loux" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Mestre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0115" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409625v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106692" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534717v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0116" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455792v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drews" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103827" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534763v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21267" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277953v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Karahoda" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marushka" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Stranik" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Abad" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddab169" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190389v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Hammer" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burt Staniar" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cveq.2021.01.001" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291006v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42941-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608313v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2017-0128" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606439v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637377v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.019" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637657v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.028" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585798v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716026v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814008v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732526v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734041v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab89" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050121v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050120v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278944v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050124v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evs.2018.05.108" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737750v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Josse" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604891v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gautier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740899v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741063v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740076v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797394v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739712v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741005v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab110" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741042v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814023v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742103v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741263v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329696.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741162v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01983066v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA029" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/morgane-robles" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4821-4684" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=EG9xFikAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528306v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Hoummady" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriana Rameau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Besegher" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bedossa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Jeannin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jveb.2025.11.008" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421135v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Robles" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Derisoud" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Dubois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Dahirel" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Jouneau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2025.08.319" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327470v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Rebout" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samanta &#346;wierk" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Stephan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.applanim.2025.106844" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528308v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-28382-y" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04322157v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rousseau-Ralliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphanie Josse" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Nouveau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/vetsci10120691" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534705v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shavahn Loux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chavatte-Palmer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amanda de Mestre" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0115" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409625v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2021.106692" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534717v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-21-0116" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455792v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Drews" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Milojevic" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wimel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2021.103827" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03534763v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Auclair-Ronzaud" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Palmer" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD21267" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277953v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rona Karahoda" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Marushka" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaroslav Stranik" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cilia Abad" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddab169" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03190389v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Hammer" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burt Staniar" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cveq.2021.01.001" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153883v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Dubois" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gautier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Guenon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.12.019" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621731v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline P. Peugnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Piumi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2018.02.003" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFQGR6BL-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622438v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Valentino" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2017.11.007" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03291006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Richard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42941-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02153873v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Nouveau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mendoza" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0190309" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607465v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gautier" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mendoza" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Peugnet" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0169295" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608867v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline M. Peugnet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah A. Valentino" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.12761" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606439v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608313v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2527/af.2017-0128" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637377v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couturier-Tarrade" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Duranthon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2016.03.019" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637657v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Wimel" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2016.01.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01194948v2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0122596" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04585798v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716026v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814008v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732526v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04147617v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Nouveau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jevs.2023.104801" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050119v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734041v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Palmer" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Ricard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv31n1Ab89" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050121v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050120v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278944v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050124v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735937v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Geeverding" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Aioun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738311v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734074v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv30n1Ab65" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187460v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Aubri&#232;re" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736563v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.evs.2018.05.108" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737750v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffanie Josse" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604891v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gautier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608566v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735134v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741005v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv27n1Ab110" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742683v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740899v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice F. Reigner" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741063v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740076v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797394v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739712v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741042v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740876v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04814023v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264920v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735438v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606870v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Deli&#232;ge" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607380v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605888v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/397500.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RDv29n1Ab67" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02742103v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741242v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Serteyn" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741263v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/329696.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741217v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741162v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740905v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/269786.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.placenta.2014.06.083" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01983066v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017SACLA029" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>