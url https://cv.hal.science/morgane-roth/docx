--- v1 (2026-03-23)
+++ v2 (2026-04-25)
@@ -90,51 +90,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -392,425 +392,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05404160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction in Persian walnut: Optimization levers according to genetic architecture of complex traits</w:t>
+                <w:t xml:space="preserve">Integrative multi-environmental genomic prediction in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Bernard</w:t>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bénéjam</w:t>
+                <w:t xml:space="preserve">Carles Quesada-Traver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Genome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 18 (2), pp.e70047. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (2), pp.uhae319. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/tpg2.70047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhae319⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068423v1</w:t>
+                <w:t xml:space="preserve">hal-04915365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dare to be resilient: the key to future pesticide-free orchards?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genomic prediction in Persian walnut: Optimization levers according to genetic architecture of complex traits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Ribeyre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Brun</w:t>
+                <w:t xml:space="preserve">Anthony Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+                <w:t xml:space="preserve">Juliette Bénéjam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Lheureux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Dirlewanger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/jxb/erae150⟩</w:t>
+              <w:t xml:space="preserve">Plant Genome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (2), pp.e70047. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/tpg2.70047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560076v2</w:t>
+                <w:t xml:space="preserve">hal-05068423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic architecture and genomic predictive ability of apple quantitative traits across environments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Jung</w:t>
+                <w:t xml:space="preserve">Dare to be resilient: the key to future pesticide-free orchards?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beat Keller</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Morgane Roth</w:t>
+                <w:t xml:space="preserve">Fabienne Ribeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
+                <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 9, pp.uhac028. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 75 (13), pp.3835-3848. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/hr/uhac028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/jxb/erae150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03661146v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04560076v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving genomic predictions with inbreeding and nonadditive effects in two admixed maize hybrid populations in single and multienvironment contexts</w:t>
               </w:r>
@@ -924,1410 +924,1544 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic diversity in a new peach core-collection designed for resilience breeding</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic architecture and genomic predictive ability of apple quantitative traits across environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beat Keller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Véronique Signoret</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Viret</w:t>
+                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Horticulturae</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 1352, pp.141-148. </w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 9, pp.uhac028. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1352.19⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/hr/uhac028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04178894v1</w:t>
+                <w:t xml:space="preserve">hal-03661146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genomics of the “Arcanum” Species Group in Wild Tomatoes: Evidence for Separate Origins of Two Self-Compatible Lineages</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genetic diversity in a new peach core-collection designed for resilience breeding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Dlalah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Florez-Rueda</w:t>
+                <w:t xml:space="preserve">Véronique Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathias Scharmann</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sabrina Viret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fpls.2021.624442⟩</w:t>
+              <w:t xml:space="preserve">Acta Horticulturae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1352, pp.141-148. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2022.1352.19⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03631554v1</w:t>
+                <w:t xml:space="preserve">hal-04178894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A revival of effective ploidy: the asymmetry of parental roles in endosperm-based hybridization barriers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+                <w:t xml:space="preserve">Population Genomics of the “Arcanum” Species Group in Wild Tomatoes: Evidence for Separate Origins of Two Self-Compatible Lineages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Florez-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Scharmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Städler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Florez-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pbi.2021.102015⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12, pp.1-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2021.624442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631570v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Large-scale geography survey provides insights into the colonization history of a major aphid pest on its cultivated apple host in Europe, North America and North Africa</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A revival of effective ploidy: the asymmetry of parental roles in endosperm-based hybridization barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Städler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Florez-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.26⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 61, pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pbi.2021.102015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605093v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03631570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endosperm and Seed Transcriptomes Reveal Possible Roles for Small RNA Pathways in Wild Tomato Hybrid Seed Failure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Florez-Rueda</w:t>
+                <w:t xml:space="preserve">Large-scale geography survey provides insights into the colonization history of a major aphid pest on its cultivated apple host in Europe, North America and North Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.G. Olvera-Vazquez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Remoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Venon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flurin Fiscalini</w:t>
+                <w:t xml:space="preserve">A. Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ueli Grossniklaus</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. Grandcolas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (8), pp.1-15. </w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1, pp.e34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/gbe/evab107⟩</w:t>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03631559v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03605093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The apple REFPOP—a reference population for genomics-assisted breeding in apple</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michaela Jung</w:t>
+                <w:t xml:space="preserve">Endosperm and Seed Transcriptomes Reveal Possible Roles for Small RNA Pathways in Wild Tomato Hybrid Seed Failure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Florez-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flurin Fiscalini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ueli Grossniklaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Städler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Horticulture research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41438-020-00408-8⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (8), pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/gbe/evab107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016720v1</w:t>
+                <w:t xml:space="preserve">hal-03631559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genomic prediction of fruit texture and training population optimization towards the application of genomic selection in apple</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The apple REFPOP—a reference population for genomics-assisted breeding in apple</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michaela Jung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Helene Muranty</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Aranzana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mario Di Guardo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Andrea Patocchi</w:t>
+                <w:t xml:space="preserve">Marco Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Horticulture research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 7, pp.148-161. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41438-020-00370-5⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 7 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-020-00408-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02926794v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of fruit texture with training population optimization for efficient genomic selection in apple</w:t>
+                <w:t xml:space="preserve">Genomic prediction of fruit texture and training population optimization towards the application of genomic selection in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helene Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Di Guardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/862193⟩</w:t>
+              <w:t xml:space="preserve">Horticulture research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.148-161. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41438-020-00370-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624727v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02926794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Effective Ploidy Drive Genome-Wide Endosperm Expression Polarization and Seed Failure in Wild Tomato Hybrids</w:t>
+                <w:t xml:space="preserve">Prediction of fruit texture with training population optimization for efficient genomic selection in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Di Guardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Patocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1101/862193⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.119.302056⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03659134v1</w:t>
+                <w:t xml:space="preserve">hal-02624727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide association multi-locus and multi-variate linear mixed models reveal two linked loci with major effects on partial resistance of apricot to bacterial canker</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Differences in Effective Ploidy Drive Genome-Wide Endosperm Expression Polarization and Seed Failure in Wild Tomato Hybrids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Florez-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Städler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Plant Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12870-019-1631-3⟩</w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212 (1), pp.141-152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1534/genetics.119.302056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621426v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Genome-wide association multi-locus and multi-variate linear mixed models reveal two linked loci with major effects on partial resistance of apricot to bacterial canker</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Omrani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Roch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cindy E. Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BMC Plant Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19, pp.31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12870-019-1631-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621426v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Incidence and developmental timing of endosperm failure in post-zygotic isolation between wild tomato lineages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Florez-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Griesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Paris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Städler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 121 (1), pp.107 - 118. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcx133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03659100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2337,301 +2471,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter le matériel végétal pour une arboriculture bio plus résiliente - Evaluation de la sensibilité aux maladies de la Core Collection abricotiers INRAE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Clauzel</w:t>
+                <w:t xml:space="preserve">An inter-comparison exercise between spectrometers and handheld sensors to assess biochemical traits of orchard tree leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Agricole International tech &amp; bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambres d'agriculture, Sep 2025, BOURG-LES-VALENCE, France</w:t>
+              <w:t xml:space="preserve">SFPT-GH 2025 - 10e colloque scientifique du Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Grasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288237v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inter-comparison exercise between spectrometers and handheld sensors to assess biochemical traits of orchard tree leaves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Roth</w:t>
+                <w:t xml:space="preserve">Adapter le matériel végétal pour une arboriculture bio plus résiliente - Evaluation de la sensibilité aux maladies de la Core Collection abricotiers INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Asencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFPT-GH 2025 - 10e colloque scientifique du Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Grasse, France</w:t>
+              <w:t xml:space="preserve">Salon Agricole International tech &amp; bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambres d'agriculture, Sep 2025, BOURG-LES-VALENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05068673v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-environment GWAS to decipher the response to natural infections in apricot and peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2690,267 +2824,267 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05064924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment créer des variétés moins gourmandes en pesticides pour l’arboriculture? Exemple des recherches sur l’abricotier et le pêcher à INRAE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence pour les clubs Rotary de Sainte Ménéhould et Verdun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rotary Sainte Menehould, Mar 2025, Valmy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining leaf biochemical and phytosanitary status of orchard trees with spectroscopy from visible to long-wave infrared range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Adeline</w:t>
+                <w:t xml:space="preserve">Nathan Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Segaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres HélioSPIR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing Flowering Intensity of Diverse Malus and Prunus Varieties: A Comparative Analysis of Aerial and Terrestrial Based Stereo Images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3009,100 +3143,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04734120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Analysis of Aerial and Terrestrial Imaging Techniques for Assessing Flowering Intensity of Diverse Malus Varieties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Labrosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Farrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3134,73 +3268,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. European Horticulture Congress (EHC 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Agronomic Sciences and Veterinary Medicine of Bucharest; Romanian Society of Horticulturists, May 2024, Bucarest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04832117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the multi-disease challenge in apricot through single and multienvironment genome wide association studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3222,554 +3356,554 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHS Plum Apricot 2024 - 1. International Symposium on Apricot and Plum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE PACA - GAFL (UR1052 GAFL Génétique et amélioration des fruits et légumes), Apr 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04560062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénotypage haut-débit de la diversité génétique des arbres fruitiers pour une meilleure adaptation au changement climatique (PHADA) - Segmentation des parties boisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Journée thématique sur le deep learning (DL)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau 2Neurones, Oct 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04829626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir et identifier la résilience pour sélectionner des variétés adaptées à la réduction des pesticides en arboriculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Increasing multi-pest and disease resistance in stone fruit trees through genome-wide association studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eucarpia; International Society for Horticultural Sciences (ISHS); Julius Kühn-Institut (JKI), Sep 2023, Dresden (GERMANY), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05287732v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing multi-pest and disease resistance in stone fruit trees through genome-wide association studies</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Définir et identifier la résilience pour sélectionner des variétés adaptées à la réduction des pesticides en arboriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVI Eucarpia Symposium on Fruit Breeding and Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eucarpia; International Society for Horticultural Sciences (ISHS); Julius Kühn-Institut (JKI), Sep 2023, Dresden (GERMANY), Germany</w:t>
+              <w:t xml:space="preserve">Les Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04209956v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fine-tuning genomic prediction in peach using additive and non-additive genetic effects for phenology and disease tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Cabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Ray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Fruit Genetics and Breeding</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Julius Kühn Institute, Sep 2023, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04216717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variétés d’hier et de demain à la rescousse pour construire un verger zéro pesticide !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3785,939 +3919,939 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pint of Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection pour des idéotypes résilients chez les Prunus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects in two admixed maize hybrid populations in single and multi-environment contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animation scientifique « La résilience des plantes face aux variations de leur environnement »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Plant Alliance, Mar 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04177471v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects in two admixed maize hybrid populations in single and multi-environment contexts</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Charcosset</w:t>
+                <w:t xml:space="preserve">Screening for multi-pest symptoms in an apricot, and a peach core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">International Horticultural Congress - IHC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04458027v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for multi-pest symptoms in an apricot, and a peach core collection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sélection pour des idéotypes résilients chez les Prunus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress - IHC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">Animation scientifique « La résilience des plantes face aux variations de leur environnement »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Plant Alliance, Mar 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03957145v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04177471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Levier génétique sur abricotier et pêcher: où en sommes-nous?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée protection sanitaire fruits à noyau</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sudexpé - Station de recherche appliquée Fruits et Légumes, Oct 2022, Saint Gilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04176178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in apple: lessons from preliminary studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xabi Cazenave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IHC 2022- 31st International Horticultural congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, ANGERS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic diversity in a new peach core-collection designed for resilience breeding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. ISHS Peach Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Naoussa, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05310895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimizing predictions for applying genomic selection to texture in Apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Di Guardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Patocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE (virtual 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Barcelone, Spain. pp.Abstract C0031</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03099503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The apple refpop ? A multi-environment reference population for genomics-assisted breeding in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Jose Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th ROSACEAE GENOMICS CONFERENCE RGC10 (virtual)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre for Research in Agriculture Genomics (CRAG), Dec 2020, Barcelona, Spain. pp.Abstract C0039</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4727,422 +4861,422 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing fruit tree vigor in peach and apple orchards through wood segmentation in ground-based RGBimages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Plant Phenotyping Symposium 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Bonn, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05283043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GWAS On Multiple Traits And Resilience Indicators : A Step Towards Peach Ideotypes Adapted To Pesticide Reduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling different sources of peach leaf curl disease tolerance through linkage and association genetic in several peach populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Nigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luana Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Viret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Rosaceae Genomic Conference (RGC12)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05065082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using non-addive effects in genome-wide association studies and genomic predictions to improve biotic stress tolerance in peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5164,455 +5298,455 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Cabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference of Quantitative Genetics (ICQG7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04667817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring trunk circumference and flower density of trees using RGB cameras in stone fruit orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pia D'Argaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Guilhot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Costes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHS Plum Apricot 2024 - 1. International Symposium on Apricot and Plum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04776574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systematic parent-specific expression perturbations in hybrid endosperms may explain how effective ploidy differences cause hybrid seed failure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Florez-Rueda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Städler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering plant resilience mechanisms to face the multiple disease challenge in fruit trees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Ribeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot-Turion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Plant Biology Europe 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04155954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let's find more resilient trees to reduce the use of phytosanitary products in orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5621,123 +5755,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fréderic Gilles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Signoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tersys Implanteus 1st Summer School (TISS1)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04181863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects using two hybrid admixed populations in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5796,314 +5930,314 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eucarpia Biometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gif-sur-Yvette, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04132668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenotyping peach orchards with increased accuracy and throughput: perspectives of digital phenotyping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joss Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Comar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Miart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">X International Peach Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Nouassa, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03629711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The apple-REFPOP, an apple tree population dedicated to multi-trait genomic selection in a multi-environment design</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco C. A. M. Bink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walter Guerra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Eric Durel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XV EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Prague, Czech Republic. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">International Society for Horticultural Science (ISHS)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acta Horticulturae, 620, 2019, Proceedings of the XV EUCARPIA Fruit Breeding and Genetics Symposium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02738295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6113,147 +6247,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la sensibilité variétale aux maladies de la Core Collection abricotier INRAE Gotheron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Pans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Asensio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04958281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6263,261 +6397,261 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Taphrina deformans, the springtime scourge of peach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clotilde Nigon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bénédicte Quilot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05500775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Integrative multi-environmental genomic prediction in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carles Quesada-Traver</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Muranty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04711840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating the genetic architecture of biotic stress response in stone fruit tree orchards under natural infections with a multi-environment GWAS approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Serrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6569,169 +6703,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04759062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetic architecture and genomic prediction accuracy of apple quantitative traits across environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michaela Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beat Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria José Aranzana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annemarie Auwerkerken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03478738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6741,105 +6875,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche et validation de résistances génétiques au dépérissement bactérien causé par Pseudomonas syringae chez l'abricotier (Prunus armeniaca Linné)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences agricoles. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-00906721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId167"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6986,51 +7120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068423v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70047" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560076v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae150" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661146v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Aranzana" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Auwerkerken" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac028" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178894v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viret" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1352.19" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631554v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florez-Rueda" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Scharmann" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#228;dler" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.624442" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631570v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2021.102015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631559v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Fiscalini" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Grossniklaus" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab107" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016720v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00408-8" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926794v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00370-5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624727v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862193" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659134v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302056" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621426v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Omrani" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1631-3" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659100v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Griesser" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx133" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288237v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asencio" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sikora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996131v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804843v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segaud" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560062v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287732v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209956v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fleury" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216717v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Cabel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ray" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179253v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177471v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957145v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Combe" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176178v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761429v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310895v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099503v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098136v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065683v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065082v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nigon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Gillet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilles" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177477v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155954v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181863v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gilles" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132668v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629711v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Gillet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefebvre" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738295v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/members/symposiaa?action=abstractforcoauthor&amp;amp;abstractforcoauthorlink=zKXtwXmKoXMb-27829-DrikXtwXm" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958281v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Pans" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asensio" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500775v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711840v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Quesada-Traver" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759062v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478738v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00906721v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Quesada-Traver" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Aranzana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560076v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Auwerkerken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1352.19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florez-Rueda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Scharmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#228;dler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.624442" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2021.102015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Fiscalini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Grossniklaus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00408-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00370-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862193" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302056" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Omrani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1631-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Griesser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx133" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sikora" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asencio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fleury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216717v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Cabel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Combe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177471v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065683v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nigon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Gillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gilles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Gillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/members/symposiaa?action=abstractforcoauthor&amp;amp;abstractforcoauthorlink=zKXtwXmKoXMb-27829-DrikXtwXm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958281v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Pans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asensio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500775v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00906721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>