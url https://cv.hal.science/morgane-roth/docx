--- v2 (2026-04-25)
+++ v3 (2026-05-15)
@@ -1945,265 +1945,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prediction of fruit texture with training population optimization for efficient genomic selection in apple</w:t>
+                <w:t xml:space="preserve">Differences in Effective Ploidy Drive Genome-Wide Endosperm Expression Polarization and Seed Failure in Wild Tomato Hybrids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Florez-Rueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Städler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 212 (1), pp.141-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1101/862193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1534/genetics.119.302056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624727v1</w:t>
+                <w:t xml:space="preserve">hal-03659134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differences in Effective Ploidy Drive Genome-Wide Endosperm Expression Polarization and Seed Failure in Wild Tomato Hybrids</w:t>
+                <w:t xml:space="preserve">Prediction of fruit texture with training population optimization for efficient genomic selection in apple</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Di Guardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walter Guerra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Muranty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Patocchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 212 (1), pp.141-152. </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1534/genetics.119.302056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/862193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659134v1</w:t>
+                <w:t xml:space="preserve">hal-02624727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genome-wide association multi-locus and multi-variate linear mixed models reveal two linked loci with major effects on partial resistance of apricot to bacterial canker</w:t>
               </w:r>
@@ -2479,402 +2479,402 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An inter-comparison exercise between spectrometers and handheld sensors to assess biochemical traits of orchard tree leaves</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Morgane Roth</w:t>
+                <w:t xml:space="preserve">Multi-environment GWAS to decipher the response to natural infections in apricot and peach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Segura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFPT-GH 2025 - 10e colloque scientifique du Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Grasse, France</w:t>
+              <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05068673v1</w:t>
+                <w:t xml:space="preserve">hal-05064924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapter le matériel végétal pour une arboriculture bio plus résiliente - Evaluation de la sensibilité aux maladies de la Core Collection abricotiers INRAE</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Guy Clauzel</w:t>
+                <w:t xml:space="preserve">An inter-comparison exercise between spectrometers and handheld sensors to assess biochemical traits of orchard tree leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Adeline</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Sikora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Salon Agricole International tech &amp; bio</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chambres d'agriculture, Sep 2025, BOURG-LES-VALENCE, France</w:t>
+              <w:t xml:space="preserve">SFPT-GH 2025 - 10e colloque scientifique du Groupe Hyperspectral de la Société Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Grasse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05288237v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05068673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-environment GWAS to decipher the response to natural infections in apricot and peach</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapter le matériel végétal pour une arboriculture bio plus résiliente - Evaluation de la sensibilité aux maladies de la Core Collection abricotiers INRAE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Naïma Dlalah</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Asencio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Freddy Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clauzel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Rosaceae Genomics Conference (RGC 12)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Sant Feliu de Guíxols, Spain</w:t>
+              <w:t xml:space="preserve">Salon Agricole International tech &amp; bio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambres d'agriculture, Sep 2025, BOURG-LES-VALENCE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05064924v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05288237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment créer des variétés moins gourmandes en pesticides pour l’arboriculture? Exemple des recherches sur l’abricotier et le pêcher à INRAE</w:t>
               </w:r>
@@ -2929,103 +2929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining leaf biochemical and phytosanitary status of orchard trees with spectroscopy from visible to long-wave infrared range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Adeline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathan Sikora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Segaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Jay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Féret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres HélioSPIR 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Montpellier, France</w:t>
@@ -3356,51 +3356,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISHS Plum Apricot 2024 - 1. International Symposium on Apricot and Plum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE PACA - GAFL (UR1052 GAFL Génétique et amélioration des fruits et légumes), Apr 2024, Avignon, France</w:t>
@@ -3455,51 +3455,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3593,51 +3593,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Fleury</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3673,221 +3673,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04209956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Définir et identifier la résilience pour sélectionner des variétés adaptées à la réduction des pesticides en arboriculture</w:t>
+                <w:t xml:space="preserve">Fine-tuning genomic prediction in peach using additive and non-additive genetic effects for phenology and disease tolerance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Octave Cabel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres du Végétal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t>
+              <w:t xml:space="preserve">Eucarpia Fruit Genetics and Breeding</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Julius Kühn Institute, Sep 2023, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05287732v1</w:t>
+                <w:t xml:space="preserve">hal-04216717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-tuning genomic prediction in peach using additive and non-additive genetic effects for phenology and disease tolerance</w:t>
+                <w:t xml:space="preserve">Définir et identifier la résilience pour sélectionner des variétés adaptées à la réduction des pesticides en arboriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eucarpia Fruit Genetics and Breeding</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Julius Kühn Institute, Sep 2023, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">Les Rencontres du Végétal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Institut Agro Rennes-Angers, Nov 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04216717v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05287732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les variétés d’hier et de demain à la rescousse pour construire un verger zéro pesticide !</w:t>
               </w:r>
@@ -3949,415 +3949,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04179253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects in two admixed maize hybrid populations in single and multi-environment contexts</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Levier génétique sur abricotier et pêcher: où en sommes-nous?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t>
+              <w:t xml:space="preserve">Journée protection sanitaire fruits à noyau</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sudexpé - Station de recherche appliquée Fruits et Légumes, Oct 2022, Saint Gilles, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458027v1</w:t>
+                <w:t xml:space="preserve">hal-04176178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening for multi-pest symptoms in an apricot, and a peach core collection</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Combe</w:t>
+                <w:t xml:space="preserve">Improving genomic predictions with inbreeding and non-additive effects in two admixed maize hybrid populations in single and multi-environment contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Roth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Beugnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tristan Mary-Huard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Charcosset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Horticultural Congress - IHC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Angers (FR), France</w:t>
+              <w:t xml:space="preserve">XXVth EUCARPIA Maize and Sorghum Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Belgrade, Serbia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957145v1</w:t>
+                <w:t xml:space="preserve">hal-04458027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sélection pour des idéotypes résilients chez les Prunus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Animation scientifique « La résilience des plantes face aux variations de leur environnement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plant Alliance, Mar 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04177471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Levier génétique sur abricotier et pêcher: où en sommes-nous?</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Screening for multi-pest symptoms in an apricot, and a peach core collection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Serrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Clauzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Combe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée protection sanitaire fruits à noyau</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sudexpé - Station de recherche appliquée Fruits et Légumes, Oct 2022, Saint Gilles, France</w:t>
+              <w:t xml:space="preserve">International Horticultural Congress - IHC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Angers (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04176178v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03957145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic selection in apple: lessons from preliminary studies</w:t>
               </w:r>
@@ -4888,51 +4888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing fruit tree vigor in peach and apple orchards through wood segmentation in ground-based RGBimages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khac-Lan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Boudon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5298,51 +5298,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Segura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naïma Dlalah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Octave Cabel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7. International Conference of Quantitative Genetics (ICQG7)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Vienna, Austria. </w:t>
@@ -5384,51 +5384,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring trunk circumference and flower density of trees using RGB cameras in stone fruit orchards</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Roth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Jay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pia D'Argaignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6313,51 +6313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Freddy Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -7120,51 +7120,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Quesada-Traver" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Aranzana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560076v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Auwerkerken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1352.19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florez-Rueda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Scharmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#228;dler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.624442" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2021.102015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Fiscalini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Grossniklaus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00408-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00370-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624727v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862193" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659134v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302056" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Omrani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1631-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Griesser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx133" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068673v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sikora" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288237v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asencio" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fleury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287732v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216717v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Cabel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ray" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957145v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Combe" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177471v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176178v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065683v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nigon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Gillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gilles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Gillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/members/symposiaa?action=abstractforcoauthor&amp;amp;abstractforcoauthorlink=zKXtwXmKoXMb-27829-DrikXtwXm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958281v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Pans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asensio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500775v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00906721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069706v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Serrie" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Segura" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Blanc" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na&#239;ma Dlalah" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhaf088" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05404160v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Guilhot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Labrosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Farrera" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Perez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Meunier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2025.1439.22" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04915365v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michaela Jung" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carles Quesada-Traver" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Roth" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Aranzana" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Muranty" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhae319" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05068423v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bernard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette B&#233;n&#233;jam" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Lheureux" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Dirlewanger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tpg2.70047" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560076v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Ribeyre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Audergon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erae150" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659124v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Beugnot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Mary-Huard" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Moreau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Charcosset" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/genetics/iyac018" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03661146v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Keller" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annemarie Auwerkerken" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hr/uhac028" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04178894v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Signoret" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Viret" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2022.1352.19" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631554v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Florez-Rueda" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Scharmann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas St&#228;dler" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2021.624442" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631570v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pbi.2021.102015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03605093v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.G. Olvera-Vazquez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Remou&#233;" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Venon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousselet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Grandcolas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.26" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03631559v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flurin Fiscalini" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueli Grossniklaus" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gbe/evab107" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016720v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bink" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00408-8" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02926794v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Muranty" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Di Guardo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walter Guerra" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Patocchi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41438-020-00370-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659134v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1534/genetics.119.302056" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/862193" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621426v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Omrani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Roch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy E. Morris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12870-019-1631-3" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659100v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Griesser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Paris" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcx133" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064924v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05068673v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Adeline" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Sikora" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste F&#233;ret" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Jay" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05288237v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asencio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Freddy Combe" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Clauzel" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04996131v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804843v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Segaud" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734120v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04832117v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Labrosse" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04560062v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04829626v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac Lan Nguyen" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Weiss" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Boudon" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Costes" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04209956v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Fleury" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04216717v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octave Cabel" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ray" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05287732v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04179253v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04176178v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458027v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177471v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957145v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Combe" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03761429v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xabi Cazenave" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05310895v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gilles" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03099503v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03098136v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jose Aranzana" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05283043v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khac-Lan Nguyen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05065683v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05065082v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Nigon" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luana Gillet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gilles" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667817v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776574v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pia D'Argaignon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177477v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04155954v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Quilot-Turion" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04181863v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Gilles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04132668v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03629711v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joss Gillet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Lefebvre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Comar" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Miart" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738295v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco C. A. M. Bink" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Eric Durel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.actahort.org/members/symposiaa?action=abstractforcoauthor&amp;amp;abstractforcoauthorlink=zKXtwXmKoXMb-27829-DrikXtwXm" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958281v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Pans" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Asensio" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500775v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04711840v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04759062v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03478738v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-00906721v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>