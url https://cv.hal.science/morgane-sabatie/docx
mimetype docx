--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -569,51 +569,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05505914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">«Ligné, rue des Palmiers» Une aire funéraire des XIe-XIIe siècles, entre église et chapelle</w:t>
+                <w:t xml:space="preserve">Ligné (44) Rue des Palmiers. Une aire funéraire des XIe-XIIe siècles, entre église et chapelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édith Peytremann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Bayle</w:t>