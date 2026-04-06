--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -557,533 +557,533 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A collaborative network analysis for the interpretation of transcriptomics data in Huntington's disease</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tooba Abbassi-Daloii</w:t>
+                <w:t xml:space="preserve">MOTL: enhancing multi-omics matrix factorization with transfer learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David P Hirst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Térézol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Elsa C. Kuijper</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Cantini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Villoutreix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-025-85580-4⟩</w:t>
+              <w:t xml:space="preserve">Genome Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (1), pp.224. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13059-025-03675-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05264573v1</w:t>
+                <w:t xml:space="preserve">hal-05212749v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOTL: enhancing multi-omics matrix factorization with transfer learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David P Hirst</w:t>
+                <w:t xml:space="preserve">A collaborative network analysis for the interpretation of transcriptomics data in Huntington's disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Ozisik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazli Sila Kara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tooba Abbassi-Daloii</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Térézol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Vignes</w:t>
+                <w:t xml:space="preserve">Elsa C. Kuijper</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genome Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (1), pp.224. </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13059-025-03675-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-025-85580-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212749v2</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05264573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular signatures and associated regulators of the pea leaf response to sulfur deficiency and water deficit as revealed by multi-omics analyses</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ODAMNet: A Python package to identify molecular relationships between chemicals and rare diseases using overlap, active module and random walk approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Térézol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Baudot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Ozisik</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BioRxiv</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1101/2024.03.13.582463⟩</w:t>
+              <w:t xml:space="preserve">SoftwareX</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101701⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070317v1</w:t>
+                <w:t xml:space="preserve">hal-04538942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ODAMNet: A Python package to identify molecular relationships between chemicals and rare diseases using overlap, active module and random walk approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular signatures and associated regulators of the pea leaf response to sulfur deficiency and water deficit as revealed by multi-omics analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Titouan Bonnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Aimé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Kreplak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Térézol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SoftwareX</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26, </w:t>
+              <w:t xml:space="preserve">BioRxiv</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.softx.2024.101701⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1101/2024.03.13.582463⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04538942v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orsum: a Python package for filtering and comparing enrichment analyses using a simple principle</w:t>
               </w:r>
@@ -1199,51 +1199,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elva-María Novoa-Del-Toro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efrén Mezura-Montes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vignes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Térézol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1301,325 +1301,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03372492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
+                <w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Gallardo</w:t>
+                <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Besson</w:t>
+                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Klein</w:t>
+                <w:t xml:space="preserve">Petr Cápal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Le Signor</w:t>
+                <w:t xml:space="preserve">Petr Novak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregoire Aubert</w:t>
+                <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10 (1014), </w:t>
+              <w:t xml:space="preserve">Nature Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 51 (9), pp.1411-1422. </w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02270632v1</w:t>
+                <w:t xml:space="preserve">hal-02278272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference genome for pea provides insight into legume genome evolution</w:t>
+                <w:t xml:space="preserve">Transcriptional Reprogramming of Pea Leaves at Early Reproductive Stages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan J. Kreplak</w:t>
+                <w:t xml:space="preserve">Karine Gallardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
+                <w:t xml:space="preserve">Alicia Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Cápal</w:t>
+                <w:t xml:space="preserve">Anthony Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petr Novak</w:t>
+                <w:t xml:space="preserve">Christine Le Signor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Labadie</w:t>
+                <w:t xml:space="preserve">Gregoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 51 (9), pp.1411-1422. </w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10 (1014), </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41588-019-0480-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278272v1</w:t>
+                <w:t xml:space="preserve">hal-02270632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Water stress combined with sulfur deficiency in pea affects yield components but mitigates the effect of deficiency on seed globulin composition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1888,51 +1888,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The faba bean pan-transcriptome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léandro Escobar-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcin Nadzieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1994,359 +1994,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02790834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+                <w:t xml:space="preserve">Interplay between sulfur nutrition and water stress tolerance in pea : a focus on seed development and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terezol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anderson Kilandamoko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
+              <w:t xml:space="preserve">International Conference on Legume Genetics and Genomics ICLGG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICLGG., May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02786025v1</w:t>
+                <w:t xml:space="preserve">hal-02734284v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between sulfur nutrition and water stress tolerance in pea : a focus on seed development and composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+                <w:t xml:space="preserve">Recherche des gènes contrôlant la plasticité de la composition protéique des graines vis-à-vis de l’environnement par une approche GWAS chez &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terezol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nadia Rossin</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Legume Genetics and Genomics ICLGG 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICLGG., May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Graines 2019. Biologie des graines et transition écologique.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734284v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02786025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using Medicago truncatula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terezol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vernoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Forum des jeunes chercheurs Environnement-Santé, Université de Bourgogne Franche-Comté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté (COMUE) (UBFC). Dijon, FRA., Jun 2019, Dijon, France</w:t>
@@ -2388,51 +2388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The pan-transcriptome of &amp;lt;em&amp;gt;Vicia faba&amp;lt;/em&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.A. Escobar-Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nadzieja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2494,333 +2494,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+                <w:t xml:space="preserve">Studying the interplay between sulfur nutrition and water stress tolerance in pea by proteomics : a focus on seed development and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734242v1</w:t>
+                <w:t xml:space="preserve">hal-02912213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the interplay between sulfur nutrition and water stress tolerance in pea by proteomics : a focus on seed development and composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02912213v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02734242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pisum Genus: Getting out of Pea Soup!</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohammed-Amin Madoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Labadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2875,51 +2875,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An RNAseq approach towards deciphering mechanisms involved in bruchid tolerance in faba bean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terezol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3071,64 +3071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Dijon, France. , 2019</w:t>
@@ -3196,51 +3196,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Prudent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Terezol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Valiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3545,51 +3545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05346106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriel Bri&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beust" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ozisik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Sila Kara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooba Abbassi-Daloii" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Queralt-Rosinach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264573v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa C. Kuijper" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85580-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212749v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Hirst" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03675-7" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070317v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.13.582463" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538942v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101701" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04828-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva-Mar&#237;a Novoa-Del-Toro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efr&#233;n Mezura-Montes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Escobar-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Nadzieja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Escobar-Herrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadzieja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05346106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriel Bri&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beust" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ozisik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Sila Kara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooba Abbassi-Daloii" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Queralt-Rosinach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212749v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Hirst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03675-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264573v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa C. Kuijper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85580-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.13.582463" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04828-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva-Mar&#237;a Novoa-Del-Toro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efr&#233;n Mezura-Montes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Escobar-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Nadzieja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Escobar-Herrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadzieja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>