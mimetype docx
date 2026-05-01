--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -2494,277 +2494,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02734734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Studying the interplay between sulfur nutrition and water stress tolerance in pea by proteomics : a focus on seed development and composition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Henriet</w:t>
+                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Cartelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Terezol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vernoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Buitink</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Protéome Vert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
+              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02912213v1</w:t>
+                <w:t xml:space="preserve">hal-02734242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating the genetic determinism of the plasticity of seed proteins in response to the environment using &amp;lt;em&amp;gt;Medicago truncatula&amp;lt;/em&amp;gt;</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Kévin Cartelier</w:t>
+                <w:t xml:space="preserve">Studying the interplay between sulfur nutrition and water stress tolerance in pea by proteomics : a focus on seed development and composition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Henriet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Aime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Julia Buitink</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Balliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Rossin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. International Conference on Legume Genetics and Genomics (ICLGG 2019), Let's harness the potential of legumes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Dijon, France</w:t>
+              <w:t xml:space="preserve">Protéome Vert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02734242v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02912213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pisum Genus: Getting out of Pea Soup!</w:t>
               </w:r>
@@ -3071,51 +3071,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Mazuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Rossin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémy-Félix Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Kreplak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3545,51 +3545,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05346106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriel Bri&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beust" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ozisik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Sila Kara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooba Abbassi-Daloii" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Queralt-Rosinach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212749v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Hirst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03675-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264573v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa C. Kuijper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85580-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.13.582463" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04828-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva-Mar&#237;a Novoa-Del-Toro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efr&#233;n Mezura-Montes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Escobar-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Nadzieja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Escobar-Herrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadzieja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912213v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05445539v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Homberg" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Lamothe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Amblard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Barbot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane T&#233;r&#233;zol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05346106v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Galadriel Bri&#232;re" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Beust" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Baudot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Ozisik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04255875v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazli Sila Kara" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tooba Abbassi-Daloii" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#250;ria Queralt-Rosinach" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212749v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David P Hirst" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Cantini" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Villoutreix" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vignes" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13059-025-03675-7" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05264573v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa C. Kuijper" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-025-85580-4" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.softx.2024.101701" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05070317v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Titouan Bonnot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Henriet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aim&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Kreplak" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1101/2024.03.13.582463" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03780220v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12859-022-04828-2" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372492v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elva-Mar&#237;a Novoa-Del-Toro" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Efr&#233;n Mezura-Montes" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Magdinier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1009263" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278272v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan J. Kreplak" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed-Amin Madoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C&#225;pal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Novak" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Labadie" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41588-019-0480-1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02270632v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gallardo" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Besson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Klein" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Le Signor" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Aubert" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01014" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02627230v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Aime" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Terezol" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anderson Kilandamoko" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Rossin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz114" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129850v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natasa Dakovic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederique Pitel" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msu208" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790834v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;andro Escobar-Herrera" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcin Nadzieja" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Desmetz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734284v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02786025v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cartelier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vernoud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Buitink" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785984v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734734v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.A. Escobar-Herrera" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nadzieja" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734242v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912213v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Balliau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my-F&#233;lix Serre" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331722v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Aubert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Capal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733721v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Raffiot" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734796v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Mazuel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734885v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;gane Couchoud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Prudent" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Valiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03412419v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>